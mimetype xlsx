--- v1 (2026-02-08)
+++ v2 (2026-05-17)
@@ -54,1064 +54,1064 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
     <t>Lourdinha de Duinha</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/187/projeto_de_lei_001.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/187/projeto_de_lei_001.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de adicional de risco de vida aos membros do conselho tutelar do município de Betânia-PE e dá outras providências.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
     <t>Wallace Mariano</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/232/pdl_01.2025.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/232/pdl_01.2025.pdf</t>
   </si>
   <si>
     <t>Concede o Título Honorífico de “Cidadão Betaniense” ao(à) Senhor(a) Zuleide Ferreira de Lima e dá outras providências.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/233/pdl_02.2025.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/233/pdl_02.2025.pdf</t>
   </si>
   <si>
     <t>Concede o Título Honorífico de “Cidadão Betaniense” ao(à) Senhor(a) Thiago Ferreira Querubim e dá outras providências.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/234/pdl_03.2025_05.05.2025.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/234/pdl_03.2025_05.05.2025.pdf</t>
   </si>
   <si>
     <t>Concede o Título Honorífico de “Cidadão Betaniense” ao(à) Senhor(a) Cícero Marivaldo Ferreira de Lima e dá outras providências.</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/235/pdl_04.2025_05.05.2025.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/235/pdl_04.2025_05.05.2025.pdf</t>
   </si>
   <si>
     <t>Concede o Título Honorífico de “Cidadão Betaniense” ao(à) Senhor(a) Adriana Ferreira da Silva e dá outras providências.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/236/pdl_05.2025_05.05.2025.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/236/pdl_05.2025_05.05.2025.pdf</t>
   </si>
   <si>
     <t>Concede o Título Honorífico de “Cidadão Betaniense” ao(à) Senhor(a) Renata Fabiana Ferreira de Lima e dá outras providências.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/237/pdl_06.2025_26.05.2025.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/237/pdl_06.2025_26.05.2025.pdf</t>
   </si>
   <si>
     <t>Concede o Título Honorífico de “Cidadão Betaniense” ao Dr. Bruno Henrique Marques Torres e dá outras providências.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/</t>
+    <t>http://sapl.betania.pe.leg.br/media/</t>
   </si>
   <si>
     <t>Regulamenta a Lei Federal nº 14.129, de 29 de março de 2021 no âmbito do Poder Legislativo Municipal, instituindo o Programa de Governo Digital da Câmara Municipal de Betânia – Pernambuco.</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Lena de Peloka</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/271/projeto_de_resolucao_do_arquivo___betania.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/271/projeto_de_resolucao_do_arquivo___betania.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Arquivo Público e Tabela de Temporalidade Documental da Câmara Municipal de Betânia, Estado de Pernambuco.</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/179/requerimento_01.2025_pedido_de_ambulancia.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/179/requerimento_01.2025_pedido_de_ambulancia.pdf</t>
   </si>
   <si>
     <t>Requer ao Poder Executivo Municipal de Betânia que providencie uma ambulância para o sítio Malhada do Boqueirão.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/242/requerimento_n_02.2025_comissao_de_educacao.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/242/requerimento_n_02.2025_comissao_de_educacao.pdf</t>
   </si>
   <si>
     <t>Nomeação dos membros para compor a Comissão Permanente de Educação, Cultura e Esportes.</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer</t>
   </si>
   <si>
     <t>CJRF - Comissão de Justiça e Redação Final</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 005/2025 DE AUTORIA DO CHEFE DO EXECUTIVO. CONCESSÃO DE DIÁRIAS NO ÂMBITO DO PODER EXECUTIVO MUNICIPAL,POSSIBILIDADE,CONSTITUCIONALIDADE.</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 006/2025 DE AUTORIA DE CHEFE DO PODER EXECUTIVO. SISTEMA DE CULTURA MUNICIPAL. POSSIBILIDADE. CONSTITUCIONALIDADE.</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
     <t>Projeto de Lei n 007/2025 de autoria do poder Executivo. Criação de cargos públicos, remuneração, gratificação especial de desempenho especial de desempenho. Possibilidade</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/228/parecer_n_09.2025.docx</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/228/parecer_n_09.2025.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 09/2025 DE AUTORIA DO CHEFE DO PODER EXECUTIVO. ESTÁGIO EM ÓRGÃO PÚBLICO. CONSTITUCIONALIDADE. LEGALIDADE. POSSIBILIDADE.</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/229/parecer_n_10.2025.docx</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/229/parecer_n_10.2025.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 010/2025 DE AUTORIA DO CHEFE DO EXECUTIVO. ADICIONAL DE RISCO DE VIDA. REMUNERAÇÃO DE CONSELHEIRO TUTELAR. POSSIBILIDADE.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>CJLRF - Comissão de Justiça, Legislação e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/246/parecer_n_16.2025.docx</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/246/parecer_n_16.2025.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 016/2025 DE AUTORIA DO CHEFE DO EXECUTIVO. POLÍTICA DE EDUCAÇÃO INTEGRAL DO MUNICÍPIO DE BETÂNIA._x000D_
 OPINATIVO PELA DECLARAÇÃO DA CONSTITUCIONALIDADE DO PROJETO DE LEI.</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/247/parecer_n_17.2025.docx</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/247/parecer_n_17.2025.docx</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/177/indicacao_n_01.2025_agua_para_o_remedio.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/177/indicacao_n_01.2025_agua_para_o_remedio.pdf</t>
   </si>
   <si>
     <t>Que sejam adotas providências urgentes para solucionar a falta de água encanada no povoado Remédio.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/178/indicacao_n_02.2025_mautencao_das_estradas.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/178/indicacao_n_02.2025_mautencao_das_estradas.pdf</t>
   </si>
   <si>
     <t>Que após o período de chuvas, seja realizada a recuperações e manutenções das estradas do Município de Betânia.</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/180/indicacao_-03.2025_reajuste_salarial_dos_agentes_administrativos.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/180/indicacao_-03.2025_reajuste_salarial_dos_agentes_administrativos.pdf</t>
   </si>
   <si>
     <t>Que se faça a concessão de reajuste salarial em 30% aos agentes administrativos que se fazem parte do quadro de funcionários do município.</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/181/indicacao_-04.2025_insalubridade_aos_agentes_de_limpeza_e_merendeiras1.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/181/indicacao_-04.2025_insalubridade_aos_agentes_de_limpeza_e_merendeiras1.pdf</t>
   </si>
   <si>
     <t>Que se faça a concessão de adicional insalubridade em 20% para todos os auxiliares de serviços gerais e merendeiras que fazem parte do quadro de funcionários do município.</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/182/indicacao_-05.2025_adicional_noturno_aos_guardas_e_vigilantes.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/182/indicacao_-05.2025_adicional_noturno_aos_guardas_e_vigilantes.pdf</t>
   </si>
   <si>
     <t>Que se faça a concessão de adicional noturno em 20% para todos os guardas e vigilantes que fazem parte do quadro de funcionários do município.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>Dr. Jair</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/183/indicacao_n_06.2025_.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/183/indicacao_n_06.2025_.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a reforma e manutenção da academia da saúde, Academia das cidades em São Caetano, e as demais praças do município.</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/184/indicacao_n_07.2025_.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/184/indicacao_n_07.2025_.pdf</t>
   </si>
   <si>
     <t>Que seja disponibilizada uma casa do estudante em serra talhada.</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Lena Cazuza</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/185/indicacao_n_08.2025_.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/185/indicacao_n_08.2025_.pdf</t>
   </si>
   <si>
     <t>Que seja concedido aos agentes de saúde e agentes de endemias o adicional de insalubridade 20% tendo como base os vencimentos dos servidores.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/186/indicacao_n_09.2025_.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/186/indicacao_n_09.2025_.pdf</t>
   </si>
   <si>
     <t>Que seja concedido um reajuste salarial aos motoristas que fazem parte da secretaria de saúde 20% tendo como base os vencimentos dos servidores.</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/188/indicacao_n_10.2025_gerador.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/188/indicacao_n_10.2025_gerador.pdf</t>
   </si>
   <si>
     <t>Que seja adquirida um gerador de energia elétrica para o Hospital Municipal.</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Gerlaine Santos</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/189/indicacao_n_11.2025_.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/189/indicacao_n_11.2025_.pdf</t>
   </si>
   <si>
     <t>Que seja ampliado o cemitério da localidade Malhada dos Bois.</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/190/indicacao_n_12.2025_.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/190/indicacao_n_12.2025_.pdf</t>
   </si>
   <si>
     <t>Que seja instalado lombadas e placas sinalizadoras em frente aos pontos de acesso das escolas Padre Eurico Frank, Escola Olímpia Paulina dos Santos e no acesso ao posto de saúde da comunidade Quilombola localidade Riacho Fundo.</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/191/indicacao_n_13.2025_.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/191/indicacao_n_13.2025_.pdf</t>
   </si>
   <si>
     <t>Solitação de coleta de lixo na praça da Malhada dos Bois e instalação de tambores de lixo nas praças da área rural e na área urbana.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>Espedita Quilombola</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/192/indicacao_14.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/192/indicacao_14.pdf</t>
   </si>
   <si>
     <t>QUE SEJA CONSTRUÍDO UMA PASSAGEM MOLHADA SOBRE O RIACHO DO NAVIO NO SÍTIO RIACHO FUNDO.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/193/indicacao_15.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/193/indicacao_15.pdf</t>
   </si>
   <si>
     <t>QUE BUSQUEMOS POR MEIO DA FUNASA A REALIZAÇÃO DE REFORMAS E CONSTRUÇÃO DE CASAS, BANHEIROS, POÇOS E BARRAGENS.</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/194/indicacao_16.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/194/indicacao_16.pdf</t>
   </si>
   <si>
     <t>QUE SEJA SOLICITADO, POR MEIO DA SECRETARIA DE ASSISTÊNCIA SOCIAL, A IMPLANTAÇÃO DE UM CRAS QUILOMBOLA JUNTO AO GOVERNO FEDERAL.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/195/indicacao_17.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/195/indicacao_17.pdf</t>
   </si>
   <si>
     <t>QUE SEJA REALIZADO UM LEVANTAMENTO POR MEIO, DA SECRETÁRIA DE AGRICULTURA PARA AVALIAR O ANDAMENTO DA CONSTRUÇÃO DE MAIS DE 500 CISTERNAS CADASTRADAS NA FUNASA PARA O MUNÍCIPIO.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/196/indicacao_18.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/196/indicacao_18.pdf</t>
   </si>
   <si>
     <t>QUE SEJA REALIZADA A MANUTEÇÃO E REQUALIFICAÇÃO DOS CAMPOS DE FUTEBOL DA ZONA RURAL.</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/197/indicacao_n_19.2025_.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/197/indicacao_n_19.2025_.pdf</t>
   </si>
   <si>
     <t>QUE SEJA DADO CONTINUIDADE A OBRA DA PASSAGEM MOLHADA QUE DÁ ACESSO AOS SÍTIOS MANDACARU, QUIXABA, ENTRE OUTRAS.</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/198/indicacao_n_20.2025_.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/198/indicacao_n_20.2025_.pdf</t>
   </si>
   <si>
     <t>Solicitação de Implementação de Política para Lançamento de Calendário de Pagamentos dos Funcionários.</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/207/indicacao_21.2025_guaritas.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/207/indicacao_21.2025_guaritas.pdf</t>
   </si>
   <si>
     <t>Que seja construída quatro guaritas de espera para os usuários de transporte que reside em nossa cidade. Essas guaritas devem contar com cobertura adequada, assentos confortáveis e acesso gratuito à internet via Wi-Fi, proporcionando maior comodidade e segurança aos passageiros.</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/208/indicacao_22.2025_acs.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/208/indicacao_22.2025_acs.pdf</t>
   </si>
   <si>
     <t>Indicar a necessidade de equipar os Agentes Comunitários de Saúde (ACS) com medidores de pressão arterial e medidores de glicose para aprimorar o atendimento domiciliar e preventivo prestado à população.</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/209/indicacao_23-_materiais_para_cuidados_respitarios.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/209/indicacao_23-_materiais_para_cuidados_respitarios.pdf</t>
   </si>
   <si>
     <t>Que seja realizado a solicitação de materiais necessários para cuidados respiratórios.</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/210/indicacao_24_-_a_contratacao_de_um_profissional_responsavel_pelo_levantamento_dessas_medicacoes_e_pela_entrega_domiciliar.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/210/indicacao_24_-_a_contratacao_de_um_profissional_responsavel_pelo_levantamento_dessas_medicacoes_e_pela_entrega_domiciliar.pdf</t>
   </si>
   <si>
     <t>Que seja realizado a contratação de um profissional responsável pelo levantamento dessas medicações e pela entrega domiciliar.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/211/indicacao_n_25.2025_.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/211/indicacao_n_25.2025_.pdf</t>
   </si>
   <si>
     <t>Solicito a distribuição e instalação de coleiras refletivas em animais que circulam nas vias, especialmente na PE-340.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/212/indicacao_n_26.2025_.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/212/indicacao_n_26.2025_.pdf</t>
   </si>
   <si>
     <t>Solicito a instalação de lombadas na Rua Richomedes de Barros, na Vila São Caetano do Navio.</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/213/indicacao_n_27.2025_.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/213/indicacao_n_27.2025_.pdf</t>
   </si>
   <si>
     <t>Que seja feita a implantação de um quarto/sala equipada para primeiros socorros na Casa de Apoio de Betânia em Recife-PE.</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/217/indicacao_28.2025_soares.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/217/indicacao_28.2025_soares.pdf</t>
   </si>
   <si>
     <t>QUE SEJA REABERTA A UNIDADE BÁSICA DE SAÚDE (UBS) DO SÍTIO SOARES.</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Marciano</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/218/indicacao_29.2025.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/218/indicacao_29.2025.pdf</t>
   </si>
   <si>
     <t>QUE SEJA PROMOVIDAS CAPACITAÇÕES PARA OS CUIDADORES DA EDUCAÇÃO, VISANDO AO APRIMORAMENTO DOS CUIDADOS E DA INCLUSÃO DE ALUNOS COM TRANSTORNO DO ESPECTRO AUTISTA (TEA) NA REDE MUNICIPAL DE ENSINO.</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/219/indicacao_30.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/219/indicacao_30.pdf</t>
   </si>
   <si>
     <t>INSTITUIR A SEMANA MUNICIPAL DE CONSCIENTIZAÇÃO SOBRE O AUTISMO E APOIO ÁS MÃES ATIPICAS NO MUNICIPIO DE BETANIA, E DÁ OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/220/indicacao_31.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/220/indicacao_31.pdf</t>
   </si>
   <si>
     <t>Criar o Centro Municipal de Atendimento e Apoio a Pessoas com Autismo e suas Famílias no Município de Betânia, e dá outras providências.</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/221/indicacao_32.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/221/indicacao_32.pdf</t>
   </si>
   <si>
     <t>Criar o Plano Municipal de Atenção ao Autismo e Atenção Psicológica às Mães Atípicas no Município de Betânia, e dá outras providências.</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/230/indicacao_n_33.2025_-_instalacao_de_padrao_de_energia_sitio_macaco.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/230/indicacao_n_33.2025_-_instalacao_de_padrao_de_energia_sitio_macaco.pdf</t>
   </si>
   <si>
     <t>Solicita à Prefeitura Municipal a instalação do padrão de energia elétrica e o pedido de religação na Praça do Sítio Macaco.</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/222/indicacao_n_34.2025_conselho_municipal_do_autismo.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/222/indicacao_n_34.2025_conselho_municipal_do_autismo.pdf</t>
   </si>
   <si>
     <t>Indicação para a criação de politicas públicas de inclusão e apoio às pessoas com autismo no municipio de Betânia.</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/223/indicacao_n_35.2025_pocos_artesianos.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/223/indicacao_n_35.2025_pocos_artesianos.pdf</t>
   </si>
   <si>
     <t>Indica ao Executivo Municipal que seja realizado um levantamento das comunidades que necessitam da perfuração de poços artesianos, instalação de bombas d'água e dessalinizadores, visando garantir o abastecimento de água para a população que sofre com a escassez desse recurso essencial.</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/224/indicacao_n_36.2025_pilotao_da_policia_militar.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/224/indicacao_n_36.2025_pilotao_da_policia_militar.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito do Município de Betânia-PE, a destinação do imóvel onde atualmente funciona a Unidade Básica de Saúde para a instalação do pelotão da Polícia Militar, após a construção da nova UBS.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/231/indicacao_n_37.2025_-_rocagem_da_margem_da_pe_340.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/231/indicacao_n_37.2025_-_rocagem_da_margem_da_pe_340.pdf</t>
   </si>
   <si>
     <t>Solicita serviço de roçagem nas margens da rodovia PE-340, no trecho entre o povoado Sítio dos Nunes e a cidade de Betânia – PE.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/243/indicacao_n_38.2025_ubs_carnaua.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/243/indicacao_n_38.2025_ubs_carnaua.pdf</t>
   </si>
   <si>
     <t>Que viabilize, por meio da Secretaria Municipal de Saúde, a reabertura da Unidade Básica de Saúde (UBS) localizada no Sítio Carnaúba, com atendimento regular pelo menos uma vez ao mês.</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Ragnar Rocha</t>
   </si>
   <si>
     <t>Indica ao Poder Executivo Municipal que seja denominada Rua Sofia de Souza Rocha a via que dá continuidade à Rua Afonso Alves Feitosa, neste município.</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>Solicitação de instalação de lombadas (quebra-molas).</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Execultivo</t>
   </si>
   <si>
     <t>Erivaldo Severino Bezerra</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/202/projeto_de_lei_no_001.2025.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/202/projeto_de_lei_no_001.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Reorganização da Estrutura Administrativa e Organizacional do Município de Betânia e dá outras providências.</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/203/projeto_de_lei_no_002.2025.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/203/projeto_de_lei_no_002.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o salário mínimo e a sua política de valorização de longo prazo, dos servidores públicos civis, e inativos do Município de Betânia.</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/204/projeto_de_lei_no_003.2025.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/204/projeto_de_lei_no_003.2025.pdf</t>
   </si>
   <si>
     <t>Eleva a remuneração dos professores da rede educacional do Município de Betânia ao limite do piso salarial profissional nacional para os profissionais do_x000D_
 magistério público da educação básica.</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/205/projeto_de_lei_no_004.2025.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/205/projeto_de_lei_no_004.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reajuste salarial dos Agentes Comunitários de Saúde e Agentes de Combate à Endemias do Município de Betânia e a sua política de valorização de longo prazo nos termos da Lei nº 13.708, de 14 agosto de 2018.</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/199/projeto_de_lei_no_005.2025.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/199/projeto_de_lei_no_005.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação do valor das diárias a serem concedidas quando do deslocamento dos Servidores e Agentes Políticos do Poder Executivo Municipal para fora da sede do Município de Betânia e dá outras providências.</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/200/projeto_de_lei_no_006.2025.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/200/projeto_de_lei_no_006.2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SISTEMA MUNICIPAL DE CULTURA, CRIA O CONSELHO MUNICIPAL DE POLÍTICA CULTURAL E O FUNDO MUNICIPAL DE CULTURA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/201/projeto_de_lei_no_007.2025.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/201/projeto_de_lei_no_007.2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 935, de 21 de janeiro de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/216/projeto_de_lei_008_2025_-_aumento_do_valor_dos_bolsistas.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/216/projeto_de_lei_008_2025_-_aumento_do_valor_dos_bolsistas.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 699, de 04 de maio de 2017 e dá outras providências.</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/225/projeto_de_lei_no_009_-_dispoe_sobre_o_estagio_de_estudantes.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/225/projeto_de_lei_no_009_-_dispoe_sobre_o_estagio_de_estudantes.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Estágio de Estudantes, nas condições que especifica.</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/226/projeto_de_lei_no_010_-_risco_de_vida_dos_conselheiros_tutelares.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/226/projeto_de_lei_no_010_-_risco_de_vida_dos_conselheiros_tutelares.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE ADICIONAL DE RISCO DE VIDA AOS MEMBROS DO CONSELHO TUTELAR DO MUNICÍPIO DE BETÂNIA/PE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/227/projeto_de_lei_no_011_-_credito_especial_adicional.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/227/projeto_de_lei_no_011_-_credito_especial_adicional.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de Crédito Adicional Especial ao orçamento geral do município de Betânia-PE, exercício de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/239/projeto_de_lei_no_012_-_altera_a_lei_municipal_no_735_de_06.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/239/projeto_de_lei_no_012_-_altera_a_lei_municipal_no_735_de_06.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 735, de 06 de dezembro de 2017 e dá outras providências.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/240/projeto_de_lei_no_013_-_autoriza_a_abertura_de_credito.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/240/projeto_de_lei_no_013_-_autoriza_a_abertura_de_credito.pdf</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/238/projeto_de_lei_no_014_-_autoriza_o_prefeito_do_municipio_a.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/238/projeto_de_lei_no_014_-_autoriza_o_prefeito_do_municipio_a.pdf</t>
   </si>
   <si>
     <t>Autoriza o Prefeito do município a doar o valor referente ao débito dos pequenos agricultores do município junto ao Banco do Nordeste para regularização de operações do PRONAF.</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/241/projeto_de_lei_no_015_-_cria_cargos_e_acresce_vagas_na_estrutura_administrativa_-_lei_923_de_21_de_janeiro_de_2025_e_da_outras_providencias.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/241/projeto_de_lei_no_015_-_cria_cargos_e_acresce_vagas_na_estrutura_administrativa_-_lei_923_de_21_de_janeiro_de_2025_e_da_outras_providencias.pdf</t>
   </si>
   <si>
     <t>Cria cargos e acresce vagas na estrutura administrativa - Lei 923 de 21 de janeiro de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/244/projeto_de_lei_no_016.2025_-institui_a_politica_municipal_de_educacao.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/244/projeto_de_lei_no_016.2025_-institui_a_politica_municipal_de_educacao.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Educação em Tempo Integral na perspectiva da educação integral da Rede Pública Municipal de Ensino de Betânia-PE.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/245/projeto_de_lei_no_017.2025_-institui_o_programa_alfabetiza_betania_no_ambito_do_sistema_municipal_de_ensino_1.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/245/projeto_de_lei_no_017.2025_-institui_o_programa_alfabetiza_betania_no_ambito_do_sistema_municipal_de_ensino_1.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Alfabetiza Betânia no âmbito do Sistema Municipal de Ensino, com o objetivo de garantir o direito à alfabetização na idade certa e recompor as aprendizagens dos estudantes do ensino fundamental.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/249/projeto_de_lei_no_018_2025_-_inclui_o_art._56-a__na_lei_complementar_575_2008_que_dispoe_sobre_a_taxa_de_assinado_assinado.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/249/projeto_de_lei_no_018_2025_-_inclui_o_art._56-a__na_lei_complementar_575_2008_que_dispoe_sobre_a_taxa_de_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>Inclui o art. 56-A na Lei Complementar n° 575/2008, que dispõe sobre a Taxa de Administração do Fundo de Previdência de Betânia, e dá outras providências.</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/250/projeto_de_lei_no_019_comupe_-_autoriza_abertura_de_credito_especial_assinado_assinado.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/250/projeto_de_lei_no_019_comupe_-_autoriza_abertura_de_credito_especial_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>Autoriza abertura de crédito especial ao Orçamento Vigente e dá outras providências.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/251/projeto_de_lei_no_020_2025_-_institui_o_programa_municipal_de_regularizacao_fundiaria_urbana_betania_l_assinado_assinado.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/251/projeto_de_lei_no_020_2025_-_institui_o_programa_municipal_de_regularizacao_fundiaria_urbana_betania_l_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Regularização Fundiária Urbana Betânia Legal (Proreurb) e dá outras providências.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/252/projeto_de_lei_no_021_-_cria_o_conselho_municipal_do_turismo_assinado_assinado.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/252/projeto_de_lei_no_021_-_cria_o_conselho_municipal_do_turismo_assinado_assinado.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal do Turismo - CMTUR do Município de Betânia e dá outras providências.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/253/projeto_de_lei_no_022_-_cria_tratamento_diferenciado_e.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/253/projeto_de_lei_no_022_-_cria_tratamento_diferenciado_e.pdf</t>
   </si>
   <si>
     <t>CRIA TRATAMENTO DIFERENCIADO E FAVORECIDO ÀS MICROEMPRESAS E EMPRESAS DE PEQUENO PORTE E OUTRAS DE QUE TRATA A LEI FEDERAL Nº 123/2006, 128/200 E 139/2011 E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/254/1_-_projeto_de_lei_ldo_2026_-_betania.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/254/1_-_projeto_de_lei_ldo_2026_-_betania.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes Orçamentárias para o Exercício de 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/258/projeto_de_lei_no_024.2025_-__e_justificativa_-_financiamento_da_atencao_primaria.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/258/projeto_de_lei_no_024.2025_-__e_justificativa_-_financiamento_da_atencao_primaria.pdf</t>
   </si>
   <si>
     <t>REVOGA A LEI MUNICIPAL Nº 852 DE 12 DE JULHO DE 2023, E ESTABELECE O REPASSE DE INCENTIVO FINANCEIRO CONSTANTE NO NOVO MODELO DE FINANCIAMENTO DA ATENÇÃO PRIMÁRIA DE ACORDO COM A PORTARIA GM/MS Nº 3.493 DENTRO DO COMPONENTE DE QUALIDADE DA ATENÇÃO PRIMÁRIA À SAÚDE - APS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/259/projeto_de_lei_no_025.2025_-_cria_o_conselho_de_desenvolvimento_sustentavel.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/259/projeto_de_lei_no_025.2025_-_cria_o_conselho_de_desenvolvimento_sustentavel.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL DE DESENVOLVIMENTO SUSTENTÁVEL E MEIO AMBIENTE, FIXA DIRETRIZES DE FUNCIONAMENTO E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/260/projeto_de_lei_no_026.2025_-_altera_a_lei_do_conselho_do_idoso.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/260/projeto_de_lei_no_026.2025_-_altera_a_lei_do_conselho_do_idoso.pdf</t>
   </si>
   <si>
     <t>Altera dispositivos da Lei Municipal nº 718, de 28 de setembro de 2017, que dispõe sobre a criação do Conselho Municipal de Direitos do Idoso – CMDI e do Fundo Municipal de Direitos do Idoso, para dispor sobre a forma de eleição de seus membros representantes da sociedade civil e de sua Mesa Diretora.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/262/projeto_de_lei_no_027.2025_-_dispoe_sobre_o_adicional_de_insalubridade_dos_acs_e_ace.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/262/projeto_de_lei_no_027.2025_-_dispoe_sobre_o_adicional_de_insalubridade_dos_acs_e_ace.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o adicional de insalubridade dos Agentes de Comunitários de Saúde e Agentes de Combate às Endemias, e dá outras providências.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/263/projeto_de_lei_no_028.2025_-_ppa_-_betania_-_2026_assinado.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/263/projeto_de_lei_no_028.2025_-_ppa_-_betania_-_2026_assinado.pdf</t>
   </si>
   <si>
     <t>Institui o Plano Plurianual do Município de Betânia/ PE para o período de 2026 a 2029 e dá outras providências.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/264/projeto_de_lei_no_029.2025_-_loa_-_betania_-_2026_assinada.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/264/projeto_de_lei_no_029.2025_-_loa_-_betania_-_2026_assinada.pdf</t>
   </si>
   <si>
     <t>Estima a RECEITA e fixa a DESPESA do Município de Betânia para o Exercício Financeiro de 2026.</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/265/projeto_de_lei_no_030.2025_-_04_de_novembro_-_altera_a_lei_575_de_2008.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/265/projeto_de_lei_no_030.2025_-_04_de_novembro_-_altera_a_lei_575_de_2008.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 575/2008 de 06 de agosto de 2008 e dá outras providências.</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/266/projeto_de_lei_no_031.2025_-__04_de_novembro_-_institui_a_loteria_municipal_no_ambito_do_municipio_de_betania.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/266/projeto_de_lei_no_031.2025_-__04_de_novembro_-_institui_a_loteria_municipal_no_ambito_do_municipio_de_betania.pdf</t>
   </si>
   <si>
     <t>Institui a Loteria Municipal no âmbito do Município de Betânia, e dá outras providências.</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/267/projeto_de_lei_no_032.2025_-_04_de_novembro_-_altera_o_codigo_tributario_do_municipio.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/267/projeto_de_lei_no_032.2025_-_04_de_novembro_-_altera_o_codigo_tributario_do_municipio.pdf</t>
   </si>
   <si>
     <t>Altera o Código Tributário do Município, Lei nº 595/2009 e dá outras providências.</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/268/projeto_de_lei_no_033_-_04_de_novembro_-_dispoe_sobre_o_parcelamento_e_reparcelamento_de_debitos_do_municipio_de_betania_com_seu_regime_proprio_de_previdencia_social_-_rpps.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/268/projeto_de_lei_no_033_-_04_de_novembro_-_dispoe_sobre_o_parcelamento_e_reparcelamento_de_debitos_do_municipio_de_betania_com_seu_regime_proprio_de_previdencia_social_-_rpps.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o parcelamento e reparcelamento de débitos do Município de BETÂNIA com seu Regime Próprio de Previdência Social - RPPS, de que tratam os arts. 115 e 117 do Ato das Disposições Constitucionais Transitórias - ADCT, com a redação conferida pela Emenda Constitucional nº 136, de 9 de setembro de 2025.</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/272/projeto_de_lei_no_034.2025_-_fundacao_de_lazer_esporte_e_turismo_-_clube_de_campo.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/272/projeto_de_lei_no_034.2025_-_fundacao_de_lazer_esporte_e_turismo_-_clube_de_campo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da Fundação de Lazer, Esporte e Turismo “Clube de Campo Oásis do Sertão”, e dá outras providências.</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
     <t>INSTITUI O SERVIÇO DE ACOLHIMENTO FAMILIAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/248/emenda_modificativa_01.2025.docx</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/248/emenda_modificativa_01.2025.docx</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA MODIFICATIVA AO PROJETO DE LEI Nº 17/2025.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
     <t>Altera o art. 39 dp projeto de lei nº 23/2025 que estabelece as diretrizes orçamentarias do município de Betânia/PE.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
     <t>Dispõe sobre o acréscimo de artigo e parágrafos ao Projeto de Lei de Diretrizes Orçamentárias nº 023/2025.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
@@ -1430,68 +1430,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/187/projeto_de_lei_001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/232/pdl_01.2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/233/pdl_02.2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/234/pdl_03.2025_05.05.2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/235/pdl_04.2025_05.05.2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/236/pdl_05.2025_05.05.2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/237/pdl_06.2025_26.05.2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/271/projeto_de_resolucao_do_arquivo___betania.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/179/requerimento_01.2025_pedido_de_ambulancia.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/242/requerimento_n_02.2025_comissao_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/228/parecer_n_09.2025.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/229/parecer_n_10.2025.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/246/parecer_n_16.2025.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/247/parecer_n_17.2025.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/177/indicacao_n_01.2025_agua_para_o_remedio.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/178/indicacao_n_02.2025_mautencao_das_estradas.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/180/indicacao_-03.2025_reajuste_salarial_dos_agentes_administrativos.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/181/indicacao_-04.2025_insalubridade_aos_agentes_de_limpeza_e_merendeiras1.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/182/indicacao_-05.2025_adicional_noturno_aos_guardas_e_vigilantes.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/183/indicacao_n_06.2025_.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/184/indicacao_n_07.2025_.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/185/indicacao_n_08.2025_.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/186/indicacao_n_09.2025_.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/188/indicacao_n_10.2025_gerador.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/189/indicacao_n_11.2025_.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/190/indicacao_n_12.2025_.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/191/indicacao_n_13.2025_.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/192/indicacao_14.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/193/indicacao_15.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/194/indicacao_16.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/195/indicacao_17.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/196/indicacao_18.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/197/indicacao_n_19.2025_.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/198/indicacao_n_20.2025_.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/207/indicacao_21.2025_guaritas.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/208/indicacao_22.2025_acs.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/209/indicacao_23-_materiais_para_cuidados_respitarios.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/210/indicacao_24_-_a_contratacao_de_um_profissional_responsavel_pelo_levantamento_dessas_medicacoes_e_pela_entrega_domiciliar.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/211/indicacao_n_25.2025_.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/212/indicacao_n_26.2025_.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/213/indicacao_n_27.2025_.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/217/indicacao_28.2025_soares.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/218/indicacao_29.2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/219/indicacao_30.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/220/indicacao_31.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/221/indicacao_32.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/230/indicacao_n_33.2025_-_instalacao_de_padrao_de_energia_sitio_macaco.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/222/indicacao_n_34.2025_conselho_municipal_do_autismo.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/223/indicacao_n_35.2025_pocos_artesianos.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/224/indicacao_n_36.2025_pilotao_da_policia_militar.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/231/indicacao_n_37.2025_-_rocagem_da_margem_da_pe_340.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/243/indicacao_n_38.2025_ubs_carnaua.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/202/projeto_de_lei_no_001.2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/203/projeto_de_lei_no_002.2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/204/projeto_de_lei_no_003.2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/205/projeto_de_lei_no_004.2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/199/projeto_de_lei_no_005.2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/200/projeto_de_lei_no_006.2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/201/projeto_de_lei_no_007.2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/216/projeto_de_lei_008_2025_-_aumento_do_valor_dos_bolsistas.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/225/projeto_de_lei_no_009_-_dispoe_sobre_o_estagio_de_estudantes.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/226/projeto_de_lei_no_010_-_risco_de_vida_dos_conselheiros_tutelares.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/227/projeto_de_lei_no_011_-_credito_especial_adicional.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/239/projeto_de_lei_no_012_-_altera_a_lei_municipal_no_735_de_06.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/240/projeto_de_lei_no_013_-_autoriza_a_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/238/projeto_de_lei_no_014_-_autoriza_o_prefeito_do_municipio_a.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/241/projeto_de_lei_no_015_-_cria_cargos_e_acresce_vagas_na_estrutura_administrativa_-_lei_923_de_21_de_janeiro_de_2025_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/244/projeto_de_lei_no_016.2025_-institui_a_politica_municipal_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/245/projeto_de_lei_no_017.2025_-institui_o_programa_alfabetiza_betania_no_ambito_do_sistema_municipal_de_ensino_1.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/249/projeto_de_lei_no_018_2025_-_inclui_o_art._56-a__na_lei_complementar_575_2008_que_dispoe_sobre_a_taxa_de_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/250/projeto_de_lei_no_019_comupe_-_autoriza_abertura_de_credito_especial_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/251/projeto_de_lei_no_020_2025_-_institui_o_programa_municipal_de_regularizacao_fundiaria_urbana_betania_l_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/252/projeto_de_lei_no_021_-_cria_o_conselho_municipal_do_turismo_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/253/projeto_de_lei_no_022_-_cria_tratamento_diferenciado_e.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/254/1_-_projeto_de_lei_ldo_2026_-_betania.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/258/projeto_de_lei_no_024.2025_-__e_justificativa_-_financiamento_da_atencao_primaria.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/259/projeto_de_lei_no_025.2025_-_cria_o_conselho_de_desenvolvimento_sustentavel.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/260/projeto_de_lei_no_026.2025_-_altera_a_lei_do_conselho_do_idoso.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/262/projeto_de_lei_no_027.2025_-_dispoe_sobre_o_adicional_de_insalubridade_dos_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/263/projeto_de_lei_no_028.2025_-_ppa_-_betania_-_2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/264/projeto_de_lei_no_029.2025_-_loa_-_betania_-_2026_assinada.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/265/projeto_de_lei_no_030.2025_-_04_de_novembro_-_altera_a_lei_575_de_2008.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/266/projeto_de_lei_no_031.2025_-__04_de_novembro_-_institui_a_loteria_municipal_no_ambito_do_municipio_de_betania.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/267/projeto_de_lei_no_032.2025_-_04_de_novembro_-_altera_o_codigo_tributario_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/268/projeto_de_lei_no_033_-_04_de_novembro_-_dispoe_sobre_o_parcelamento_e_reparcelamento_de_debitos_do_municipio_de_betania_com_seu_regime_proprio_de_previdencia_social_-_rpps.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/272/projeto_de_lei_no_034.2025_-_fundacao_de_lazer_esporte_e_turismo_-_clube_de_campo.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/248/emenda_modificativa_01.2025.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/187/projeto_de_lei_001.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/232/pdl_01.2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/233/pdl_02.2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/234/pdl_03.2025_05.05.2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/235/pdl_04.2025_05.05.2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/236/pdl_05.2025_05.05.2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/237/pdl_06.2025_26.05.2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/271/projeto_de_resolucao_do_arquivo___betania.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/179/requerimento_01.2025_pedido_de_ambulancia.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/242/requerimento_n_02.2025_comissao_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/228/parecer_n_09.2025.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/229/parecer_n_10.2025.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/246/parecer_n_16.2025.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/247/parecer_n_17.2025.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/177/indicacao_n_01.2025_agua_para_o_remedio.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/178/indicacao_n_02.2025_mautencao_das_estradas.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/180/indicacao_-03.2025_reajuste_salarial_dos_agentes_administrativos.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/181/indicacao_-04.2025_insalubridade_aos_agentes_de_limpeza_e_merendeiras1.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/182/indicacao_-05.2025_adicional_noturno_aos_guardas_e_vigilantes.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/183/indicacao_n_06.2025_.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/184/indicacao_n_07.2025_.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/185/indicacao_n_08.2025_.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/186/indicacao_n_09.2025_.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/188/indicacao_n_10.2025_gerador.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/189/indicacao_n_11.2025_.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/190/indicacao_n_12.2025_.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/191/indicacao_n_13.2025_.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/192/indicacao_14.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/193/indicacao_15.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/194/indicacao_16.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/195/indicacao_17.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/196/indicacao_18.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/197/indicacao_n_19.2025_.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/198/indicacao_n_20.2025_.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/207/indicacao_21.2025_guaritas.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/208/indicacao_22.2025_acs.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/209/indicacao_23-_materiais_para_cuidados_respitarios.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/210/indicacao_24_-_a_contratacao_de_um_profissional_responsavel_pelo_levantamento_dessas_medicacoes_e_pela_entrega_domiciliar.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/211/indicacao_n_25.2025_.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/212/indicacao_n_26.2025_.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/213/indicacao_n_27.2025_.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/217/indicacao_28.2025_soares.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/218/indicacao_29.2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/219/indicacao_30.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/220/indicacao_31.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/221/indicacao_32.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/230/indicacao_n_33.2025_-_instalacao_de_padrao_de_energia_sitio_macaco.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/222/indicacao_n_34.2025_conselho_municipal_do_autismo.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/223/indicacao_n_35.2025_pocos_artesianos.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/224/indicacao_n_36.2025_pilotao_da_policia_militar.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/231/indicacao_n_37.2025_-_rocagem_da_margem_da_pe_340.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/243/indicacao_n_38.2025_ubs_carnaua.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/202/projeto_de_lei_no_001.2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/203/projeto_de_lei_no_002.2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/204/projeto_de_lei_no_003.2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/205/projeto_de_lei_no_004.2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/199/projeto_de_lei_no_005.2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/200/projeto_de_lei_no_006.2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/201/projeto_de_lei_no_007.2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/216/projeto_de_lei_008_2025_-_aumento_do_valor_dos_bolsistas.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/225/projeto_de_lei_no_009_-_dispoe_sobre_o_estagio_de_estudantes.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/226/projeto_de_lei_no_010_-_risco_de_vida_dos_conselheiros_tutelares.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/227/projeto_de_lei_no_011_-_credito_especial_adicional.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/239/projeto_de_lei_no_012_-_altera_a_lei_municipal_no_735_de_06.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/240/projeto_de_lei_no_013_-_autoriza_a_abertura_de_credito.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/238/projeto_de_lei_no_014_-_autoriza_o_prefeito_do_municipio_a.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/241/projeto_de_lei_no_015_-_cria_cargos_e_acresce_vagas_na_estrutura_administrativa_-_lei_923_de_21_de_janeiro_de_2025_e_da_outras_providencias.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/244/projeto_de_lei_no_016.2025_-institui_a_politica_municipal_de_educacao.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/245/projeto_de_lei_no_017.2025_-institui_o_programa_alfabetiza_betania_no_ambito_do_sistema_municipal_de_ensino_1.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/249/projeto_de_lei_no_018_2025_-_inclui_o_art._56-a__na_lei_complementar_575_2008_que_dispoe_sobre_a_taxa_de_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/250/projeto_de_lei_no_019_comupe_-_autoriza_abertura_de_credito_especial_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/251/projeto_de_lei_no_020_2025_-_institui_o_programa_municipal_de_regularizacao_fundiaria_urbana_betania_l_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/252/projeto_de_lei_no_021_-_cria_o_conselho_municipal_do_turismo_assinado_assinado.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/253/projeto_de_lei_no_022_-_cria_tratamento_diferenciado_e.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/254/1_-_projeto_de_lei_ldo_2026_-_betania.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/258/projeto_de_lei_no_024.2025_-__e_justificativa_-_financiamento_da_atencao_primaria.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/259/projeto_de_lei_no_025.2025_-_cria_o_conselho_de_desenvolvimento_sustentavel.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/260/projeto_de_lei_no_026.2025_-_altera_a_lei_do_conselho_do_idoso.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/262/projeto_de_lei_no_027.2025_-_dispoe_sobre_o_adicional_de_insalubridade_dos_acs_e_ace.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/263/projeto_de_lei_no_028.2025_-_ppa_-_betania_-_2026_assinado.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/264/projeto_de_lei_no_029.2025_-_loa_-_betania_-_2026_assinada.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/265/projeto_de_lei_no_030.2025_-_04_de_novembro_-_altera_a_lei_575_de_2008.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/266/projeto_de_lei_no_031.2025_-__04_de_novembro_-_institui_a_loteria_municipal_no_ambito_do_municipio_de_betania.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/267/projeto_de_lei_no_032.2025_-_04_de_novembro_-_altera_o_codigo_tributario_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/268/projeto_de_lei_no_033_-_04_de_novembro_-_dispoe_sobre_o_parcelamento_e_reparcelamento_de_debitos_do_municipio_de_betania_com_seu_regime_proprio_de_previdencia_social_-_rpps.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/272/projeto_de_lei_no_034.2025_-_fundacao_de_lazer_esporte_e_turismo_-_clube_de_campo.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2025/248/emenda_modificativa_01.2025.docx" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H97"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="35.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="50.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="246.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="245.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>