--- v0 (2025-12-10)
+++ v1 (2026-04-04)
@@ -54,552 +54,552 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/50/proj_de_lei_01.2024_subsidio_de_prefeito_e_vice.docx</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/50/proj_de_lei_01.2024_subsidio_de_prefeito_e_vice.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O SUBSÍDIO DO PREFEITO (A) E VICE-PREFEITO (A) PARA A LEGISLATURA QUE SE INICIARÁ EM  2024 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Núbia Aguiar</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/64/projeto_de_lei_no_01.2024_cordao_girassol_e_quebra_cabeca.docx</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/64/projeto_de_lei_no_01.2024_cordao_girassol_e_quebra_cabeca.docx</t>
   </si>
   <si>
     <t>Dispõe sobre as normas de concessão e utilização do Cordão de Girassol e Cordão Quebra Cabeça como símbolo de identificação das pessoas com deficiências ocultas e autistas no município de Betânia e dá outras providências.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/65/projeto_de_lei_no_03.2024_nubia.docx</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/65/projeto_de_lei_no_03.2024_nubia.docx</t>
   </si>
   <si>
     <t>Solicita que seja denominado o nome José Alexandre da Silva (Zé Sabino), para o Açougue Municipal, que fica localizado na Rua Diomedes Rodrigues de Queiroz- vila São Caetano.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/</t>
+    <t>http://sapl.betania.pe.leg.br/media/</t>
   </si>
   <si>
     <t>Solicita que seja denominado o nome Adailton Feitosa para a Rua Praça da Bandeira, município de Betânia-PE.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/86/projeto_de_lei_no_05.2024_barraca_para_as_turmas_de_terceiro_ano_nas_festividades_da_cidade.docx</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/86/projeto_de_lei_no_05.2024_barraca_para_as_turmas_de_terceiro_ano_nas_festividades_da_cidade.docx</t>
   </si>
   <si>
     <t>Solicita que seja fornecido um espaço nas festividades de Betânia-PE, para que os jovens estudantes do 3º (terceiro) ano do ensino médio deste município possam arrecadar fundos para formatura/viagem, e da outra providências.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Ragnar Rocha</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/85/projeto_de_lei_no__07.2024_-_acessibilidade_nas_festividades_da_cidade_de_betania.docx</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/85/projeto_de_lei_no__07.2024_-_acessibilidade_nas_festividades_da_cidade_de_betania.docx</t>
   </si>
   <si>
     <t>DISPÕE SOBRE PROGRAMA MUNICIPAL DE ACESSIBILIDADE E INCLUSÃO DAS PESSOAS COM DEFICIENCIA NAS FESTAS POPULARES E DEMAIS ATOS CIVIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/123/pll07.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/123/pll07.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei Zé Paulo, que dispõe sobre a obrigatoriedade da contratação mínima de 30% (trinta por cento) de Artistas locais em manifestações culturais e/ou Eventos Artísticos, Culturais, Musicais, Exposições, Shows e similares organizados pela Administração Pública – incentivo à cultura local.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/124/pll-08.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/124/pll-08.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição, queima, soltura e manuseio de fogos de artifícios, pirotécnicos e foguetes que causem poluição sonora como estouros e estampidos, no âmbito do Município de Betânia, e dá outras providências.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/152/projeto_de_lei_no_09.2024_modificativa_da_ldo_2024_betania_emenda_modificativa.docx</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/152/projeto_de_lei_no_09.2024_modificativa_da_ldo_2024_betania_emenda_modificativa.docx</t>
   </si>
   <si>
     <t>Modifica art. 45 da LDO, Lei nº 900/2024, da Câmara Municipal de Betânia.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição daa gaeria de fotografias dos (as) Ex- veraeadores e Ex- presidentes da Câmara Municipal de Betânia/PE e dá outras providências.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do aniversário da Câmara de vereadores como sendo data comemorativa, no âmbito do município de Betânia, e dá outras providências.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Dispõe sobre a instiuição da galeria de fotografias dos (as) Ex- prefeitos do município de Betânia/PE e dá outras providências.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
     <t>Prefeitura Municipal de Betânia - PMB</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/96/projeto_de_emenda_a_lei_organica_emendas_impositivas.docx</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/96/projeto_de_emenda_a_lei_organica_emendas_impositivas.docx</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA À LEI ORGÂNICA nº 01/2024 - “Acrescenta o art. 80-A à Lei Orgânica do Município de Betânia, e dá outras providências”.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>Projeto de emenda a Lei orgânica 2024</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/63/mocao_de_pesar_maria_do_socorro_gomes_moura.docx</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/63/mocao_de_pesar_maria_do_socorro_gomes_moura.docx</t>
   </si>
   <si>
     <t>Moção de pesar Maria do socorro Gomes moura</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Ratinho</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/66/requerimento_reforma_do_campo_de_futebol_02.2024_dionisio.docx</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/66/requerimento_reforma_do_campo_de_futebol_02.2024_dionisio.docx</t>
   </si>
   <si>
     <t>Que seja providenciada a recuperação do campo de futebol do Sitio Pinheiros, zona rural de Betânia-PE.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/103/requerimento_no_03.2024-_festas_sao_caetano_1.docx</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/103/requerimento_no_03.2024-_festas_sao_caetano_1.docx</t>
   </si>
   <si>
     <t>Requer do Poder Executivo Municipal, Informações, Cópia dos Contratos referentes, planejamento da festa de setembro de São Caetano, com detalhamento de valores dos shows, e demais despesas programadas, referente a dotação que solicitaram  suplementação de 1.030.000,00.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/104/requerimento_no_04.2024-_festas_sao_caetano.docx</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/104/requerimento_no_04.2024-_festas_sao_caetano.docx</t>
   </si>
   <si>
     <t>Requer do Poder Executivo Municipal, Solicitando a relação detalhada dos bolsistas beneficiados pela Prefeitura municipal</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer</t>
   </si>
   <si>
     <t>Mesa Diretora, CJRF - Comissão de Justiça e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/61/parecer_.01.2024__justica_e_redacao_e_financas_e_orcamento._ao_proj.n05.2024_betania.docx</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/61/parecer_.01.2024__justica_e_redacao_e_financas_e_orcamento._ao_proj.n05.2024_betania.docx</t>
   </si>
   <si>
     <t>Trata-se de parece sobre o Projeto de Lei nº 05, de 02 de  fevereiro de 2024, de inciativa do Executivo Municipal, que “Implementa o plano de amortização do déficit atuarial do Instituto de Previdência dos Servidores Municipais de Betânia – FUNPREBE e da outras providências”. Projeto entregue tempestivamente e remetido à esta Comissão para análise.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
     <t>CJRF - Comissão de Justiça e Redação Final</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/119/parecer_no_02.2024_-_justica_e_redacao_financas_e_orcamento.__denominar_o_acougue_municipal_24_betania.docx</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/119/parecer_no_02.2024_-_justica_e_redacao_financas_e_orcamento.__denominar_o_acougue_municipal_24_betania.docx</t>
   </si>
   <si>
     <t>PARECER: 02/2024 ao PROJETO DE LEI do Legislativo Nº 003/2024</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/120/parecer_no_03.2024_-_justica_e_redacao_financas_e_orcamento._cordao_de_girasol_24_betania.docx</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/120/parecer_no_03.2024_-_justica_e_redacao_financas_e_orcamento._cordao_de_girasol_24_betania.docx</t>
   </si>
   <si>
     <t>PARECER: 03/2024 ao PROJETO DE LEI do Legislativo Nº 001/2024</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/121/parecer_no_04.2024_-_justica_e_redacao_financas_e_orcamento._2024..docx</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/121/parecer_no_04.2024_-_justica_e_redacao_financas_e_orcamento._2024..docx</t>
   </si>
   <si>
     <t>PARECER: 04/2024 ao PROJETO DE LEI do Legislativo Nº 11/2024</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/122/parecer_no_05.2024_-_justica_e_redacao_final_financas_e_orcamentobetania_projeto_04.24.docx</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/122/parecer_no_05.2024_-_justica_e_redacao_final_financas_e_orcamentobetania_projeto_04.24.docx</t>
   </si>
   <si>
     <t>PARECER: 05/2024  AO PROJETO DE LEI Nº 04/2024 - DISPÕE SOBRE A DENOMINAÇÃO DO NOME ADAILTON FEITOSA PARA A RUA CONHECIDA COMO “PRAÇA DA BANDEIRA” NO MUNICÍPIO DE BETÂNIA - PE.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/125/parecer_no_06.2024_-_justica_e_redacao_final_financas_e_orcamento_betania_projeto_015.24.docx</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/125/parecer_no_06.2024_-_justica_e_redacao_final_financas_e_orcamento_betania_projeto_015.24.docx</t>
   </si>
   <si>
     <t>PARECER: 06/2024 AO PROJETO DE LEI Nº 015/2024 – QUE ALTERA O ART. 15 DA LEI MUNICIPAL 818/2022 QUE DISPÕE SOBRE OS MODELOS E IDADE DOS VEÍCULOS UTILIZADOS NO SERVIÇO DE TRANSPORTE ESCOLAR NO MUNICÍPIO DE BETÂNIA-PE, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/126/parecer_no_07.2024_-_comissao_de_financas_e_orcamento_betania_projeto_019.24.docx</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/126/parecer_no_07.2024_-_comissao_de_financas_e_orcamento_betania_projeto_019.24.docx</t>
   </si>
   <si>
     <t>PARECER: 07/2024 AO PROJETO DE LEI Nº 019/2024 – QUE AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E INCLUSÃO DE FONTES DE RECURSOS AO ORÇAMENTO GERAL DO MUNICÍPIO DE BETÂNIA - PE.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/127/parecer_no_08.2024_-_comissao_de_financas_e_orcamento_projeto_020_betania_2024.docx</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/127/parecer_no_08.2024_-_comissao_de_financas_e_orcamento_projeto_020_betania_2024.docx</t>
   </si>
   <si>
     <t>PARECER: 08/2024 AO PROJETO DE LEI Nº 020/2024-PROPOSTA DE LEI ORÇAMENTÁRIA ANUAL</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/128/parecer_no_09.2024_-justica_e_redacao_final_financas_e_orcamento.docx</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/128/parecer_no_09.2024_-justica_e_redacao_final_financas_e_orcamento.docx</t>
   </si>
   <si>
     <t>PARECER: 09/2024 AO PROJETO DE LEI Nº 021/2024</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/129/parecer_no_10.2024_-justica_e_redacao_final_financas_e_orcamento.docx</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/129/parecer_no_10.2024_-justica_e_redacao_final_financas_e_orcamento.docx</t>
   </si>
   <si>
     <t>PARECER: 10/2024 AO PROJETO DE LEI do Legislativo Nº 05/2024</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/130/parecer_no_11.2024_-_justica_e_redacao_final_financas_e_orcamento_1.docx</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/130/parecer_no_11.2024_-_justica_e_redacao_final_financas_e_orcamento_1.docx</t>
   </si>
   <si>
     <t>PARECER: 11/2024 AO PROJETO DE LEI do Legislativo Nº 01/2024</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/131/parecer_no_12.2024_-_justica_e_redacao_de_leis_betania_emendas_24.docx</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/131/parecer_no_12.2024_-_justica_e_redacao_de_leis_betania_emendas_24.docx</t>
   </si>
   <si>
     <t>A EMENDA MODIFICATIVA Nº01/2024 E EMENDA MODIFICATIVA Nº02/2024 AO PROJETO DE LEI Nº 026/2024 – QUE MODIFICAM OS ARTS. 45 E 50 DO REFERIDO PROJETO DE LEI E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/132/parecer_no_13.2024-__oral_conj._das_comissoes_-_projeto_de_emenda_01.2024_06.08.24_1.docx</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/132/parecer_no_13.2024-__oral_conj._das_comissoes_-_projeto_de_emenda_01.2024_06.08.24_1.docx</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA À LEI ORGÂNICA DE Nº 01/2024.  ACRESCENTA O ART. 80-A DA LEI ORGÂNICA DO MUNICÍPIO DE BETÂNIA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/105/parecer_no_14.2024_c_justica_e_redacao_de_leis_betania_projeto_029_de_24.docx</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/105/parecer_no_14.2024_c_justica_e_redacao_de_leis_betania_projeto_029_de_24.docx</t>
   </si>
   <si>
     <t>AO PROJETO DE LEI Nº 029/2024 – QUE DISPÕE SOBRE A AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO DO EXERCÍCIO DE 2024 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/106/parecer_no_15.2024_projeto_de_lei_30-2024_2.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/106/parecer_no_15.2024_projeto_de_lei_30-2024_2.pdf</t>
   </si>
   <si>
     <t>Parecer da com Comissão ao PROJETO DE LEI 30/2024 – QUEAUTORIZA A ABERTURA DE CRÉDITOADICIONAL SUPLEMENTAR EINCLUSÃO DE FONTE DE RECURSOS AO ORÇAMENTO GERAL DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Parecer do projeto de lei n° 31/2024- Que estabelece adequação orçamentária com visitas a abertura de crédito especial oriundo a LEI 14.399/2022.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 32/2024 – QUE ESTABELECE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E INCLUSÃO DE FONTE DE RECURSOS AO ORÇAMENTO GERAL.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/134/parecer_no_18.2024_lei_33_2024_1.docx</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/134/parecer_no_18.2024_lei_33_2024_1.docx</t>
   </si>
   <si>
     <t>PROJETO DE LEI Nº 33/2024 – QUE ESTABELECE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR POR EXCESSO DE ARRECADAÇÃO ORÇAMENTO GERAL DO MUNICÍPIO, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/115/parecer_projeto_de_lei_no_34-2024.docx</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/115/parecer_projeto_de_lei_no_34-2024.docx</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO SOBRE O PROJETO DE LEI Nº34/2024 – QUE AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO GERAL DO MUNICÍPIO DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/116/parecer_projeto_de_lei_no_35-2024.docx</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/116/parecer_projeto_de_lei_no_35-2024.docx</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO DE JUSTIÇA E REDAÇÃO DE LEIS SOBRE O PROJETO DE LEI Nº 035/2024 – QUE ESTABELECE ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E INCLUSÃO DE FONTE DE RECURSOS AO ORÇAMENTO DO MUNICIPIO DE 2024.</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/117/parecer_no_21.2024_projeto_de_lei_no_36-2024.docx</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/117/parecer_no_21.2024_projeto_de_lei_no_36-2024.docx</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO DE JUSTIÇA E REDAÇÃO DE LEIS SOBRE O PROJETO DE LEI Nº36/2024 – QUE AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO GERAL DO MUNICÍPIO MEDIANTE	UTILIZAÇÃO	DO SUPERÁVIT FINANCEIRO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/118/parecer_projeto_de_leino_37-2024.docx</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/118/parecer_projeto_de_leino_37-2024.docx</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO DE JUSTIÇA E REDAÇÃO DE LEIS SOBRE O PROJETO DE LEI Nº37/2024 – QUE AUTORIZA ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E INCLUSÃO DE FONTE DE RECURSOS AO ORÇAMENTO GERAL DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/136/parecer_no_23.2024_projeto_de_lei_06_2024_1.docx</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/136/parecer_no_23.2024_projeto_de_lei_06_2024_1.docx</t>
   </si>
   <si>
     <t>Parecer do projeto de lei n° 06</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/137/parecer_no_24.2024_projeto_de_lei_07-2024_ze_paulo_1.docx</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/137/parecer_no_24.2024_projeto_de_lei_07-2024_ze_paulo_1.docx</t>
   </si>
   <si>
     <t>Parecer do projeto de lei n° 07</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/138/parecer_no_25.2024_projeto_de_lei_08_2024_-_fogos_silenciosos_1.docx</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/138/parecer_no_25.2024_projeto_de_lei_08_2024_-_fogos_silenciosos_1.docx</t>
   </si>
   <si>
     <t>Parecer do projeto de lei n° 08</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/144/parecer_no_27.2024_projeto_de_lei_039-2024_1.docx</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/144/parecer_no_27.2024_projeto_de_lei_039-2024_1.docx</t>
   </si>
   <si>
     <t>Parecer do projeto de lei de N° 40</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/145/parecer_no_27.2024_projeto_de_lei_039-2024_1.docx</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/145/parecer_no_27.2024_projeto_de_lei_039-2024_1.docx</t>
   </si>
   <si>
     <t>Parecer do projeto de lei de n° 41</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>Parecer do projeto de Lei n°46/2024</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
     <t>Parecer do projeto de lei n°47/2024</t>
   </si>
   <si>
     <t>165</t>
   </si>
@@ -642,587 +642,587 @@
   <si>
     <t>40</t>
   </si>
   <si>
     <t>Parecer do Projeto de lei n°52/2024</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Parecer do projeto de lei n°53/2024</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/67/indicacao_reforma_01.2024_dionisio.docx</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/67/indicacao_reforma_01.2024_dionisio.docx</t>
   </si>
   <si>
     <t>Que seja providenciada a reforma da caixa d´água do Sitio Pinheiros, zona rural de Betânia-PE.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>PLOE</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Execultivo</t>
   </si>
   <si>
     <t>Mário Flor</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/48/projeto_de_lei_no__01.2024.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/48/projeto_de_lei_no__01.2024.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O VALOR DO SALÁRIO MÍNIMO E A SUA POLÍTICA VALORIZAÇÃO DE LONGO PRAZO, DOS SERVIDORES PÚBLICOS CIVIS, ATIVOS E INATIVOS DO MUNICÍPIO DE BETÂNIA-PE.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/49/projeto_de_lei_no_02.2024.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/49/projeto_de_lei_no_02.2024.pdf</t>
   </si>
   <si>
     <t>Institui a gratificação mensal ao agente de contratação/pregoeiro, comissão de contratação, equipe de apoio e dá outras providências.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
     <t>REAJUSTA EM 3,62 (TRÊS INTEIROS E SESSENTA E DOIS) O VENCIMENTO BÁSICO DOS PROFESSORES DA REDE MUNICIPAL DE ENSINO, PARA O EXERCÍCIO DE 2024 EM ATENDIMENTO A LEI FEDERAL N° 11.738/2008, E DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/52/projeto_de_lei_no_04.2024.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/52/projeto_de_lei_no_04.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo do Município de Betânia a repassar recursos recebidos da União para cumprimento da Assistência financeira complementar de que trata a emenda constitucional n°127/ 2022 dá outras providências.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/53/projeto_de_lei_no_05.2024.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/53/projeto_de_lei_no_05.2024.pdf</t>
   </si>
   <si>
     <t>Implementa o plano de amortização do déficit atuarial do Instituto de Previdência dos Servidores Municipais de Betânia - FUNPREBE e das outras providências.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/54/projeto_de_lei_no_06.2024.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/54/projeto_de_lei_no_06.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo abrir crédito adicional especial ao Orçamento Geral do Município dá outras providências.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/55/projeto_de_lei_no_07.2024.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/55/projeto_de_lei_no_07.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo abrir crédito adicional suplementar ao Orçamento Geral do Município dá outras providências.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/56/projeto_de_lei_no_08.2024.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/56/projeto_de_lei_no_08.2024.pdf</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/57/projeto_de_lei_no_09.2024.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/57/projeto_de_lei_no_09.2024.pdf</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/58/projeto_de_lei_no_10.2024.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/58/projeto_de_lei_no_10.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo abrir crédito adicional suplementar ao orçamento geral do município e da outras providências.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/62/projeto_de_lei_no_11.20024.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/62/projeto_de_lei_no_11.20024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo abrir crédito adicional suplementar ao Orçamento Geral do Município dá outras providências.  Fica o Poder Executivo autorizado a abrir Crédito Adicional Suplementar ao Orçamento Geral do Município, no valor de R$ 1.150.000,00 (um milhão, cento e cinquenta mil reais), destinados ao reforço de dotações orçamentarias.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/81/projeto_de_lei_no_13_reajuste_professores.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/81/projeto_de_lei_no_13_reajuste_professores.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n° 13/2024- Autoria do Poder Executivo. Reajusta em 14,96% ( Catorze e noventa e seis centésimos por cento) o vencimento básico dos professores da rede municipal de ensino, para o exercício de 2024 em atendimento a lei federal nº 11.738/2008, e dá outras providências.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/69/projeto_de_lei_no_14.2024_-_credito_adicional_suplementar.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/69/projeto_de_lei_no_14.2024_-_credito_adicional_suplementar.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo abrir crédito adicional suplementar ao Orçamento Geral do Município e dá outras providências.  Credito Adicional_x000D_
 Suplementar ao Orçamento Geral do Municipio, aprovado para o exercício de 2024, pela Lei_x000D_
 861, de 11 de dezembro de 2023, no valor de R$ 128.800,00 (cento e vinte e oito mil e oitocentos reais)</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/82/projeto_de_lei_no_15._2024.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/82/projeto_de_lei_no_15._2024.pdf</t>
   </si>
   <si>
     <t>Altera o art. 15 da Lei de °n 818/2022 que dispõe sobre os modelos e idade dos veículos utilizados no serviço de transporte escolar_x000D_
 no município de Betânia-PE, e outras providências.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/83/projeto_de_lei_no_19.2024___-_suplementacao_-_fmas_-_revisado_1.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/83/projeto_de_lei_no_19.2024___-_suplementacao_-_fmas_-_revisado_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo abrir crédito adicional suplementar, e inclusão de fontes de recursos ao Orçamento Geral do Município e dá outras providências. Fica o Poder Executivo autorizado a abrir Crédito Adicional Suplementar ao Orçamento Geral do Município, aprovado para o exercício de 2024, pela Lei 861, de 11 de dezembro de 2023, no valor de R$ 380.000,00 (trezentos e oitenta mim reais), destinados ao reforço de dotações_x000D_
 orçamentarias.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/84/projeto_de_lei_no_20.2024_-_credito_especial_-_bolsa_familia_1.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/84/projeto_de_lei_no_20.2024_-_credito_especial_-_bolsa_familia_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para abertura de Crédito Adicional Especial ao Orçamento do exercício de 2024 e dá outras providências._x000D_
  Crédito Adicional Especial no valor R$ 204.000,00 (duzentos e quatro mil reais), para executar as despesas do IGDBF –Índice de Gestão Descentralizada - Programa Bolsa Família.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/87/projeto_de_lei_no_21.2024.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/87/projeto_de_lei_no_21.2024.pdf</t>
   </si>
   <si>
     <t>AUTORIZAÇÃO DE CRÉDITO ADICIONAL SUPLEMENTAR  E INCLUSÃO DE FONTES DE RECURSOS NO VALOR DE 3.000.000,00</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/90/projeto_de_lei_no_23.2024_-_turismo_altera_a_letra_i_do_inciso_ii.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/90/projeto_de_lei_no_23.2024_-_turismo_altera_a_letra_i_do_inciso_ii.pdf</t>
   </si>
   <si>
     <t>Altera a Letra I do inciso II do artigo 06º da Lei Municipal 821, de 30 de agosto de 2022 do Município de Betânia e dá outras providências.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/91/projeto_de_lei_no_24.2024-_suplementacao_-_consolidado_-_pm_fms_e_fmas.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/91/projeto_de_lei_no_24.2024-_suplementacao_-_consolidado_-_pm_fms_e_fmas.pdf</t>
   </si>
   <si>
     <t>ENCAMINHA O PROJETO DE LEI QUE AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR E INCLUSÃO DE FONTE DE RECURSOS AO ORÇAMENTO GERAL DO MUNICÍPIO NO AVLOR DE  3.172.000,00</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>Dispõe sobre a abertura de crédito adicional especial ao orçamento no valor de 350.000,00.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/95/02_betania_ldo_2025_-_assinado_digitalmente.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/95/02_betania_ldo_2025_-_assinado_digitalmente.pdf</t>
   </si>
   <si>
     <t>Estabelece as diretrizes orçamentárias para o exercício de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/93/projeto_de_lei_no_27.2024_-_suplementacao_-_03_carretas_agricolas.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/93/projeto_de_lei_no_27.2024_-_suplementacao_-_03_carretas_agricolas.pdf</t>
   </si>
   <si>
     <t>Autorização a abertura de crédito adicional suplementação orçamento geral do munícipio._x000D_
 (Fica o Poder Executivo autorizado a abrir Crédito Adicional Suplementar ao_x000D_
 Orçamento Geral do Município, aprovado para o exercício de 2024, pela Lei 861, de 11 de dezembro_x000D_
 de 2023, no valor de R$ 120.000,00 (cento e vinte mil reais), destinado ao reforço de dotação_x000D_
 orçamentaria, discriminada no Anexo I)</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/94/projeto_de_lei_no_28.2024__-_suplementacao_-_gradil_-_1.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/94/projeto_de_lei_no_28.2024__-_suplementacao_-_gradil_-_1.pdf</t>
   </si>
   <si>
     <t>Encaminha o projeto de lei que autoriza a abertura de crédito adicional suplementar ao orçamento geral do município_x000D_
 (Fica o Poder Executivo autorizado a abrir Crédito Adicional Suplementar ao_x000D_
 Orçamento Geral do Município, aprovado para o exercício de 2024, pela Lei 861, de 11 de dezembro_x000D_
 de 2023, no valor de R$ 90.000,00 (noventa mil reais), destinado ao reforço de dotação orçamentaria,_x000D_
 discriminada no Anexo I)</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/101/projeto_de_lei__-credito_especial__-__equipamento_pracas_3.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/101/projeto_de_lei__-credito_especial__-__equipamento_pracas_3.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para abertura de Crédito Adicional Especial ao Orçamento do exercício de 2024 e dá outras providências.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/102/03_projeto_de_lei__-_suplementacao_-_consolidado_-_pm_fms_e_fmas_1_5.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/102/03_projeto_de_lei__-_suplementacao_-_consolidado_-_pm_fms_e_fmas_1_5.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo abrir crédito adicional suplementar ao Orçamento Geral do Município e dá outras providências.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/107/projeto_de_lei_no_31.2024-promove_adequacao_orcamentaria_ao_ambito_do_municipio_de_betania_1.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/107/projeto_de_lei_no_31.2024-promove_adequacao_orcamentaria_ao_ambito_do_municipio_de_betania_1.pdf</t>
   </si>
   <si>
     <t>Promove adequação orçamentária no âmbito do Município de Betânia/ PE e autoriza a abertura de crédito especial ao orçamento anual de 2024 no valor de R$ 101.803,14  (Cento e um mil, oitocentos e três reais e quatorze centavos.)</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/109/projeto_de_lei_no_32.2024-_autoriza_poder_executivo_abrir_credito_adicional_suplementar_ao_orcamento_geral_do_municipio.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/109/projeto_de_lei_no_32.2024-_autoriza_poder_executivo_abrir_credito_adicional_suplementar_ao_orcamento_geral_do_municipio.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo abrir crédito adicional suplementar ao orçamento geral do município, e inclusão de fonte de recursos e dá outras providências.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/110/projeto_de_lei_no_33.2024-_autoriza_abrir_credito_adicional_suplementar_por_excesso_de_arrecadacao_orcamentaria.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/110/projeto_de_lei_no_33.2024-_autoriza_abrir_credito_adicional_suplementar_por_excesso_de_arrecadacao_orcamentaria.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder de crédito adicional suplementar por excesso de arrecadação orçamento geral do município, e dá outras providências.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
     <t>PPA - Atualiza o Plano Plurianual do Muncípio para execução da parcela anual de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
     <t>LOA- Estima a RECEITA e fixa a DESPESA do Município para o exercício financeiro de 2025.</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/113/projeto_de_lei_no_36.2024_-_suplementacao_por_superavit_financeiro.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/113/projeto_de_lei_no_36.2024_-_suplementacao_por_superavit_financeiro.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo abrir crédito adicional suplementar por Superávit Financeiro ao Orçamento Geral no valor de R$ 1.000.000,00 (um milhão de reais), para a construção de pavimentação, calçamento, meio fio e recapeamento de asfalto em diversas ruas do Município dá outras providências.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/114/projeto_de_lei_no_37.2024-_suplementacao_-_energia_solar_para_as_escolas_da_rede_municipal.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/114/projeto_de_lei_no_37.2024-_suplementacao_-_energia_solar_para_as_escolas_da_rede_municipal.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo abrir crédito adicional suplementar por superávit financeiro e Inclusão de fonte de recurso ao Orçamento Geral  no valor de R$ 500.000,00 (quinhentos mil reais) do Município dá outras providências.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>Autoriza o poder executivo a abrir crédito adicional suplementar por superávit financeiro ao orçamento geral do município e dá outras providências. No valor de R$ 192.000,00,</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/140/projeto_de_lei_no_39.2024-_autoria_o_poder_executivo_abrir_credito_adicional_1.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/140/projeto_de_lei_no_39.2024-_autoria_o_poder_executivo_abrir_credito_adicional_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo abrir crédito adicional suplementar por excesso de arrecadação e inclusão geral do município e dá outras providências. no valor de  R$ 709.000,00</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/143/pr0634_1.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/143/pr0634_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo abrir crédito adicional suplementar por superávit financeiro e inclusão de fonte recurso ao orçamento geral do município. No valor de R$ 500.000,00.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/141/projeto_de_lei_no_41.2024-_autoriza_o_poder_executivo_abrir_credito_adicional_1.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/141/projeto_de_lei_no_41.2024-_autoriza_o_poder_executivo_abrir_credito_adicional_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo abrir crédito adicional suplementar por superávit financeiro ao Orçamento Geral do município. No valor de R$ 850.000,00</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/142/01_projeto_de_lei__-_suplementacao_por_excesso_de_arrecadacao_vaat_70_1.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/142/01_projeto_de_lei__-_suplementacao_por_excesso_de_arrecadacao_vaat_70_1.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo abrir crédito adicional suplementar por excesso de arrecadação Orçamento Geral do Município, e dá outras providências._x000D_
 no valor de R$ 820.000,00</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Autoriza o poder executivo abrir crédito adicional suplementar ao orçamento geral do município e dá outras providências. No valor de 350.000,00.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>Autoriza o poder executivo abrir crédito adicional suplementar por excesso de arrecadação ao orçamento geral do município e dá outras providências. No valor de 530.000,00.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do conselho do turismo do munícipio de Betânia.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Solicita que seja denominado o nome de Natalício de Souza Guerra para a Rua sem denominação localizada no alto bom Jesus, no município de Betânia.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/154/projeto_de_lei_no_47.2024-_rua_maria_anita_magalhaes.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/154/projeto_de_lei_no_47.2024-_rua_maria_anita_magalhaes.pdf</t>
   </si>
   <si>
     <t>Solicita que seja denominado o nome de Maria Anita Magalhães para a rua sem denominação, localizada em frente ao estádio de Futebol Sérgio Magalhães.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/155/projeto_de_lei_no_48.2024-_rua_joel_gomes_de_lima.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/155/projeto_de_lei_no_48.2024-_rua_joel_gomes_de_lima.pdf</t>
   </si>
   <si>
     <t>Solicita que seja denominado "Joel Gomes de Lima" para a rua sem denominação no centro da Cidade de Betânia/PE.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/156/projeto_de_lei_no_49.2024-_rua_arlindo_correia_de_melo.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/156/projeto_de_lei_no_49.2024-_rua_arlindo_correia_de_melo.pdf</t>
   </si>
   <si>
     <t>Que seja denominado o nome de Arlindo Correia de Melo para a rua sem denominação no Centro, na cidade de Betânia/PE.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/157/projeto_de_lei_no_50.2024-_rua_tereza_cordeiro_de_souza.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/157/projeto_de_lei_no_50.2024-_rua_tereza_cordeiro_de_souza.pdf</t>
   </si>
   <si>
     <t>Solicita que seja denominado nome de Teresa Cordeiro de Souza para a rua sem denominação no alto bom Jesus, na cidade de Betânia/PE.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/158/projeto_de_lei_no_51.2024-joao_alves_da_silva.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/158/projeto_de_lei_no_51.2024-joao_alves_da_silva.pdf</t>
   </si>
   <si>
     <t>Solicita que seja denominado o nome de João Alves da Silva para a rua sem denominação no Alto Bom Jesus, na cidade de Betânia/PE.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/159/projeto__de_lei_no_52.2024-rua_paulo_fernandes_de_souza.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/159/projeto__de_lei_no_52.2024-rua_paulo_fernandes_de_souza.pdf</t>
   </si>
   <si>
     <t>Solicita que seja denominado o nome de Paulo Fernandes de Souza para a rua sem denominação no Alto Bom Jesus, na Cidade de Betânia,</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/160/projeto_de_lei_no_53.2024-rua_leontina_passos_araujo.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/160/projeto_de_lei_no_53.2024-rua_leontina_passos_araujo.pdf</t>
   </si>
   <si>
     <t>Solicita que seja denominado o nome de Leontina Passos de Araújo para a rua sem denominação no Alto Bom Jesus, na Cidade de Betânia/PE.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/97/veto_ao_projeto_de_lei_no_01.2024-_ragnar_1.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/97/veto_ao_projeto_de_lei_no_01.2024-_ragnar_1.pdf</t>
   </si>
   <si>
     <t>Veto parcialmente referindo ao projeto de lei número 06/2024 - DISPÕE SOBRE PROGRAMA MUNICIPAL DE ACESSIBILIDADE E INCLUSÃO DAS PESSOAS COM DEFICIENCIA NAS FESTAS POPULARES E DEMAIS ATOS CIVIS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/98/veto_ao_projeto_de_lei_no_05.2024-_nubia_1.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/98/veto_ao_projeto_de_lei_no_05.2024-_nubia_1.pdf</t>
   </si>
   <si>
     <t>Veto ao projeto 05/2024 - Solicita que seja fornecido um espaço nas festividades de Betânia-PE, para que os jovens estudantes do 3º (terceiro) ano do ensino médio deste município possam arrecadar fundos para formatura/viagem, e da outra providências.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
     <t>EMD</t>
   </si>
   <si>
     <t>Emenda ao Projeto de Lei do Executivo</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/99/emenda_modificativa_01_2024.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/99/emenda_modificativa_01_2024.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 01/2024 AO PROJETO DE LEI Nº 026/2024 - LDO_x000D_
 _x000D_
 1. Modifica-se o Art. 45 do Projeto de Lei nº 026/2024:  _x000D_
 “Art. 45. Com fundamento no § 8º do art. 165 da Constituição Federal e nos artigos 7º e 43 da Lei Federal nº 4.320, de 17 de março de 1964, a Lei Orçamentária conterá autorização para o Poder Executivo proceder, mediante Decreto, à abertura de créditos suplementares até o limite de 5% (cinco por cento) da despesa fixada.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/100/emenda_modificativa_02_2024-_ao_projeto_26.2024_ldo1.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/100/emenda_modificativa_02_2024-_ao_projeto_26.2024_ldo1.pdf</t>
   </si>
   <si>
     <t>EMENDA MODIFICATIVA Nº 02/2024 AO PROJETO DE LEI Nº 026/2024 - LDO_x000D_
 _x000D_
 1. Modifica-se o Art. 50, do Projeto de Lei nº 026/2024:  _x000D_
 “Art. 50. As alterações na lei orçamentária poderão ser realizadas, sempre mediante autorização do Poder Legislativo, de acordo com as necessidades de execução, observadas as disposições constitucionais e legais e condições de que trata este artigo:</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>Emenda Modificativa a LOA - Modifica-se o inciso I do art. 8º, do Projeto de Lei – LOA para 2025 com a seguinte redação:</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Executivoo</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/111/projeto_de_lei__no_34.2024_-_suplementacao_e_inclusao_de_fonte_de_recursos_por_excesso_de_arrecadacao.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/111/projeto_de_lei__no_34.2024_-_suplementacao_e_inclusao_de_fonte_de_recursos_por_excesso_de_arrecadacao.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo abrir crédito adicional suplementar por excesso de arrecadação ao Orçamento Geral do Município  no valor de R$ 280.000,00, (duzentos e oitenta mil reais), e dá outras providências.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/112/projeto_de_lei_no_35.2024_-_suplementacao_e_inclusao_de_fonte_de_recursos_excesso_de_arrecadacao.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/112/projeto_de_lei_no_35.2024_-_suplementacao_e_inclusao_de_fonte_de_recursos_excesso_de_arrecadacao.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo abrir crédito adicional suplementar e inclusão de fontes de recursos por excesso de arrecadação ao Orçamento Geral do Município no valor de R$ 674.000,00 (seiscentos e setenta e quatro mil), e dá outras providências.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1529,68 +1529,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/50/proj_de_lei_01.2024_subsidio_de_prefeito_e_vice.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/64/projeto_de_lei_no_01.2024_cordao_girassol_e_quebra_cabeca.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/65/projeto_de_lei_no_03.2024_nubia.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/86/projeto_de_lei_no_05.2024_barraca_para_as_turmas_de_terceiro_ano_nas_festividades_da_cidade.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/85/projeto_de_lei_no__07.2024_-_acessibilidade_nas_festividades_da_cidade_de_betania.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/123/pll07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/124/pll-08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/152/projeto_de_lei_no_09.2024_modificativa_da_ldo_2024_betania_emenda_modificativa.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/96/projeto_de_emenda_a_lei_organica_emendas_impositivas.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/63/mocao_de_pesar_maria_do_socorro_gomes_moura.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/66/requerimento_reforma_do_campo_de_futebol_02.2024_dionisio.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/103/requerimento_no_03.2024-_festas_sao_caetano_1.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/104/requerimento_no_04.2024-_festas_sao_caetano.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/61/parecer_.01.2024__justica_e_redacao_e_financas_e_orcamento._ao_proj.n05.2024_betania.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/119/parecer_no_02.2024_-_justica_e_redacao_financas_e_orcamento.__denominar_o_acougue_municipal_24_betania.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/120/parecer_no_03.2024_-_justica_e_redacao_financas_e_orcamento._cordao_de_girasol_24_betania.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/121/parecer_no_04.2024_-_justica_e_redacao_financas_e_orcamento._2024..docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/122/parecer_no_05.2024_-_justica_e_redacao_final_financas_e_orcamentobetania_projeto_04.24.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/125/parecer_no_06.2024_-_justica_e_redacao_final_financas_e_orcamento_betania_projeto_015.24.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/126/parecer_no_07.2024_-_comissao_de_financas_e_orcamento_betania_projeto_019.24.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/127/parecer_no_08.2024_-_comissao_de_financas_e_orcamento_projeto_020_betania_2024.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/128/parecer_no_09.2024_-justica_e_redacao_final_financas_e_orcamento.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/129/parecer_no_10.2024_-justica_e_redacao_final_financas_e_orcamento.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/130/parecer_no_11.2024_-_justica_e_redacao_final_financas_e_orcamento_1.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/131/parecer_no_12.2024_-_justica_e_redacao_de_leis_betania_emendas_24.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/132/parecer_no_13.2024-__oral_conj._das_comissoes_-_projeto_de_emenda_01.2024_06.08.24_1.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/105/parecer_no_14.2024_c_justica_e_redacao_de_leis_betania_projeto_029_de_24.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/106/parecer_no_15.2024_projeto_de_lei_30-2024_2.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/134/parecer_no_18.2024_lei_33_2024_1.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/115/parecer_projeto_de_lei_no_34-2024.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/116/parecer_projeto_de_lei_no_35-2024.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/117/parecer_no_21.2024_projeto_de_lei_no_36-2024.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/118/parecer_projeto_de_leino_37-2024.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/136/parecer_no_23.2024_projeto_de_lei_06_2024_1.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/137/parecer_no_24.2024_projeto_de_lei_07-2024_ze_paulo_1.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/138/parecer_no_25.2024_projeto_de_lei_08_2024_-_fogos_silenciosos_1.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/144/parecer_no_27.2024_projeto_de_lei_039-2024_1.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/145/parecer_no_27.2024_projeto_de_lei_039-2024_1.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/67/indicacao_reforma_01.2024_dionisio.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/48/projeto_de_lei_no__01.2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/49/projeto_de_lei_no_02.2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/52/projeto_de_lei_no_04.2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/53/projeto_de_lei_no_05.2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/54/projeto_de_lei_no_06.2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/55/projeto_de_lei_no_07.2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/56/projeto_de_lei_no_08.2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/57/projeto_de_lei_no_09.2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/58/projeto_de_lei_no_10.2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/62/projeto_de_lei_no_11.20024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/81/projeto_de_lei_no_13_reajuste_professores.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/69/projeto_de_lei_no_14.2024_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/82/projeto_de_lei_no_15._2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/83/projeto_de_lei_no_19.2024___-_suplementacao_-_fmas_-_revisado_1.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/84/projeto_de_lei_no_20.2024_-_credito_especial_-_bolsa_familia_1.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/87/projeto_de_lei_no_21.2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/90/projeto_de_lei_no_23.2024_-_turismo_altera_a_letra_i_do_inciso_ii.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/91/projeto_de_lei_no_24.2024-_suplementacao_-_consolidado_-_pm_fms_e_fmas.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/95/02_betania_ldo_2025_-_assinado_digitalmente.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/93/projeto_de_lei_no_27.2024_-_suplementacao_-_03_carretas_agricolas.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/94/projeto_de_lei_no_28.2024__-_suplementacao_-_gradil_-_1.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/101/projeto_de_lei__-credito_especial__-__equipamento_pracas_3.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/102/03_projeto_de_lei__-_suplementacao_-_consolidado_-_pm_fms_e_fmas_1_5.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/107/projeto_de_lei_no_31.2024-promove_adequacao_orcamentaria_ao_ambito_do_municipio_de_betania_1.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/109/projeto_de_lei_no_32.2024-_autoriza_poder_executivo_abrir_credito_adicional_suplementar_ao_orcamento_geral_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/110/projeto_de_lei_no_33.2024-_autoriza_abrir_credito_adicional_suplementar_por_excesso_de_arrecadacao_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/113/projeto_de_lei_no_36.2024_-_suplementacao_por_superavit_financeiro.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/114/projeto_de_lei_no_37.2024-_suplementacao_-_energia_solar_para_as_escolas_da_rede_municipal.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/140/projeto_de_lei_no_39.2024-_autoria_o_poder_executivo_abrir_credito_adicional_1.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/143/pr0634_1.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/141/projeto_de_lei_no_41.2024-_autoriza_o_poder_executivo_abrir_credito_adicional_1.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/142/01_projeto_de_lei__-_suplementacao_por_excesso_de_arrecadacao_vaat_70_1.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/154/projeto_de_lei_no_47.2024-_rua_maria_anita_magalhaes.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/155/projeto_de_lei_no_48.2024-_rua_joel_gomes_de_lima.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/156/projeto_de_lei_no_49.2024-_rua_arlindo_correia_de_melo.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/157/projeto_de_lei_no_50.2024-_rua_tereza_cordeiro_de_souza.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/158/projeto_de_lei_no_51.2024-joao_alves_da_silva.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/159/projeto__de_lei_no_52.2024-rua_paulo_fernandes_de_souza.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/160/projeto_de_lei_no_53.2024-rua_leontina_passos_araujo.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/97/veto_ao_projeto_de_lei_no_01.2024-_ragnar_1.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/98/veto_ao_projeto_de_lei_no_05.2024-_nubia_1.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/99/emenda_modificativa_01_2024.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/100/emenda_modificativa_02_2024-_ao_projeto_26.2024_ldo1.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/111/projeto_de_lei__no_34.2024_-_suplementacao_e_inclusao_de_fonte_de_recursos_por_excesso_de_arrecadacao.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/112/projeto_de_lei_no_35.2024_-_suplementacao_e_inclusao_de_fonte_de_recursos_excesso_de_arrecadacao.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/50/proj_de_lei_01.2024_subsidio_de_prefeito_e_vice.docx" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/64/projeto_de_lei_no_01.2024_cordao_girassol_e_quebra_cabeca.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/65/projeto_de_lei_no_03.2024_nubia.docx" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/86/projeto_de_lei_no_05.2024_barraca_para_as_turmas_de_terceiro_ano_nas_festividades_da_cidade.docx" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/85/projeto_de_lei_no__07.2024_-_acessibilidade_nas_festividades_da_cidade_de_betania.docx" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/123/pll07.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/124/pll-08.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/152/projeto_de_lei_no_09.2024_modificativa_da_ldo_2024_betania_emenda_modificativa.docx" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/96/projeto_de_emenda_a_lei_organica_emendas_impositivas.docx" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/63/mocao_de_pesar_maria_do_socorro_gomes_moura.docx" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/66/requerimento_reforma_do_campo_de_futebol_02.2024_dionisio.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/103/requerimento_no_03.2024-_festas_sao_caetano_1.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/104/requerimento_no_04.2024-_festas_sao_caetano.docx" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/61/parecer_.01.2024__justica_e_redacao_e_financas_e_orcamento._ao_proj.n05.2024_betania.docx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/119/parecer_no_02.2024_-_justica_e_redacao_financas_e_orcamento.__denominar_o_acougue_municipal_24_betania.docx" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/120/parecer_no_03.2024_-_justica_e_redacao_financas_e_orcamento._cordao_de_girasol_24_betania.docx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/121/parecer_no_04.2024_-_justica_e_redacao_financas_e_orcamento._2024..docx" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/122/parecer_no_05.2024_-_justica_e_redacao_final_financas_e_orcamentobetania_projeto_04.24.docx" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/125/parecer_no_06.2024_-_justica_e_redacao_final_financas_e_orcamento_betania_projeto_015.24.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/126/parecer_no_07.2024_-_comissao_de_financas_e_orcamento_betania_projeto_019.24.docx" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/127/parecer_no_08.2024_-_comissao_de_financas_e_orcamento_projeto_020_betania_2024.docx" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/128/parecer_no_09.2024_-justica_e_redacao_final_financas_e_orcamento.docx" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/129/parecer_no_10.2024_-justica_e_redacao_final_financas_e_orcamento.docx" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/130/parecer_no_11.2024_-_justica_e_redacao_final_financas_e_orcamento_1.docx" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/131/parecer_no_12.2024_-_justica_e_redacao_de_leis_betania_emendas_24.docx" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/132/parecer_no_13.2024-__oral_conj._das_comissoes_-_projeto_de_emenda_01.2024_06.08.24_1.docx" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/105/parecer_no_14.2024_c_justica_e_redacao_de_leis_betania_projeto_029_de_24.docx" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/106/parecer_no_15.2024_projeto_de_lei_30-2024_2.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/134/parecer_no_18.2024_lei_33_2024_1.docx" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/115/parecer_projeto_de_lei_no_34-2024.docx" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/116/parecer_projeto_de_lei_no_35-2024.docx" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/117/parecer_no_21.2024_projeto_de_lei_no_36-2024.docx" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/118/parecer_projeto_de_leino_37-2024.docx" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/136/parecer_no_23.2024_projeto_de_lei_06_2024_1.docx" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/137/parecer_no_24.2024_projeto_de_lei_07-2024_ze_paulo_1.docx" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/138/parecer_no_25.2024_projeto_de_lei_08_2024_-_fogos_silenciosos_1.docx" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/144/parecer_no_27.2024_projeto_de_lei_039-2024_1.docx" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/145/parecer_no_27.2024_projeto_de_lei_039-2024_1.docx" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/67/indicacao_reforma_01.2024_dionisio.docx" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/48/projeto_de_lei_no__01.2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/49/projeto_de_lei_no_02.2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/52/projeto_de_lei_no_04.2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/53/projeto_de_lei_no_05.2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/54/projeto_de_lei_no_06.2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/55/projeto_de_lei_no_07.2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/56/projeto_de_lei_no_08.2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/57/projeto_de_lei_no_09.2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/58/projeto_de_lei_no_10.2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/62/projeto_de_lei_no_11.20024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/81/projeto_de_lei_no_13_reajuste_professores.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/69/projeto_de_lei_no_14.2024_-_credito_adicional_suplementar.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/82/projeto_de_lei_no_15._2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/83/projeto_de_lei_no_19.2024___-_suplementacao_-_fmas_-_revisado_1.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/84/projeto_de_lei_no_20.2024_-_credito_especial_-_bolsa_familia_1.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/87/projeto_de_lei_no_21.2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/90/projeto_de_lei_no_23.2024_-_turismo_altera_a_letra_i_do_inciso_ii.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/91/projeto_de_lei_no_24.2024-_suplementacao_-_consolidado_-_pm_fms_e_fmas.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/95/02_betania_ldo_2025_-_assinado_digitalmente.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/93/projeto_de_lei_no_27.2024_-_suplementacao_-_03_carretas_agricolas.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/94/projeto_de_lei_no_28.2024__-_suplementacao_-_gradil_-_1.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/101/projeto_de_lei__-credito_especial__-__equipamento_pracas_3.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/102/03_projeto_de_lei__-_suplementacao_-_consolidado_-_pm_fms_e_fmas_1_5.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/107/projeto_de_lei_no_31.2024-promove_adequacao_orcamentaria_ao_ambito_do_municipio_de_betania_1.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/109/projeto_de_lei_no_32.2024-_autoriza_poder_executivo_abrir_credito_adicional_suplementar_ao_orcamento_geral_do_municipio.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/110/projeto_de_lei_no_33.2024-_autoriza_abrir_credito_adicional_suplementar_por_excesso_de_arrecadacao_orcamentaria.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/113/projeto_de_lei_no_36.2024_-_suplementacao_por_superavit_financeiro.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/114/projeto_de_lei_no_37.2024-_suplementacao_-_energia_solar_para_as_escolas_da_rede_municipal.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/140/projeto_de_lei_no_39.2024-_autoria_o_poder_executivo_abrir_credito_adicional_1.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/143/pr0634_1.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/141/projeto_de_lei_no_41.2024-_autoriza_o_poder_executivo_abrir_credito_adicional_1.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/142/01_projeto_de_lei__-_suplementacao_por_excesso_de_arrecadacao_vaat_70_1.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/154/projeto_de_lei_no_47.2024-_rua_maria_anita_magalhaes.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/155/projeto_de_lei_no_48.2024-_rua_joel_gomes_de_lima.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/156/projeto_de_lei_no_49.2024-_rua_arlindo_correia_de_melo.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/157/projeto_de_lei_no_50.2024-_rua_tereza_cordeiro_de_souza.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/158/projeto_de_lei_no_51.2024-joao_alves_da_silva.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/159/projeto__de_lei_no_52.2024-rua_paulo_fernandes_de_souza.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/160/projeto_de_lei_no_53.2024-rua_leontina_passos_araujo.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/97/veto_ao_projeto_de_lei_no_01.2024-_ragnar_1.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/98/veto_ao_projeto_de_lei_no_05.2024-_nubia_1.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/99/emenda_modificativa_01_2024.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/100/emenda_modificativa_02_2024-_ao_projeto_26.2024_ldo1.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/111/projeto_de_lei__no_34.2024_-_suplementacao_e_inclusao_de_fonte_de_recursos_por_excesso_de_arrecadacao.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2024/112/projeto_de_lei_no_35.2024_-_suplementacao_e_inclusao_de_fonte_de_recursos_excesso_de_arrecadacao.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H110"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="35.140625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="52.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="189.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="188.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>