--- v0 (2026-02-08)
+++ v1 (2026-05-17)
@@ -54,244 +54,244 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
     <t>Núbia Aguiar</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/</t>
+    <t>http://sapl.betania.pe.leg.br/media/</t>
   </si>
   <si>
     <t>Institui a Semana Municipal de prevenção e  diagnóstico  precoce do câncer  de  mama  e  do  colo  do  útero  no âmbito  do  Município  de Betânia e dá outras providências.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2023/45/projeto_de_lei_no_05.2023_nllc_betania.docx</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2023/45/projeto_de_lei_no_05.2023_nllc_betania.docx</t>
   </si>
   <si>
     <t>Regulamenta a lei nº 14.133, de 1º de abril de 2021, que dispõe sobre licitações e contratos administrativos no âmbito do poder legislativo do município de Betânia e da outras providências.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Mário Flor</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2023/29/projeto_de_lei_no_010.2023_-_lei_no_855.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2023/29/projeto_de_lei_no_010.2023_-_lei_no_855.pdf</t>
   </si>
   <si>
     <t>Promove adequação orçamentaria no âmbito do Município de Betânia e autoriza a abertura de crédito especial ao orçamento anual de 2023 no valor de 132.718,10.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2023/32/projeto_de_lei_no_011.2023.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2023/32/projeto_de_lei_no_011.2023.pdf</t>
   </si>
   <si>
     <t>Autorização legislativa para abertura de Crédito Adicional Especial que será destinado ao fundo municipal de assistência social para despesas do programa de fortalecimento emergencial do atendimento do cadastro único no SUAS- PROCAD-SUAS.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para utilização de saldo de superávit financeiro decorrente de duodécimos, provenientes de repasses autorizados pela Lei Municipal nº 777/2020.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para abertura de crédito adicional especial ao orçamento do exercício de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
     <t>PPA/LOA</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2023/40/projeto_de_lei_no_16_executivo.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2023/40/projeto_de_lei_no_16_executivo.pdf</t>
   </si>
   <si>
     <t>Implementar o plano de amortização do déficit atuarial do Instituto de Providência dos Servidores Municipais de Betânia- FUNPREBE e das outras providências.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2023/42/projeto_de_lei_no_17.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2023/42/projeto_de_lei_no_17.pdf</t>
   </si>
   <si>
     <t>Autoriza a doação de bens móveis para Associações de Produtores Rurais do município e dá outras providências.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2023/43/projeto_de_lei_no_18.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2023/43/projeto_de_lei_no_18.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a elaboração e implementação de politicas públicas para a primeira infância no município de Betânia- PE.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>FIXA OS SUBSÍDIOS DOS VEREADORES, PARA O PERÍODO DA LEGISLATURA DE 2025 A 2028 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2023/31/mocao_de_pesar_maria_alves_de_souza.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2023/31/mocao_de_pesar_maria_alves_de_souza.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR: MARIA ALVES DE SOUZA</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2023/39/mocao_de_pesar_expedita_pereira_ferraz.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2023/39/mocao_de_pesar_expedita_pereira_ferraz.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR EXPEDITA FERRAZ</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2023/46/mocao_de_pesar_waldevikson_germino_da_silva.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2023/46/mocao_de_pesar_waldevikson_germino_da_silva.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR: Waldevikson Germino da Silva</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2023/47/mocao_de_pesar_antonio_angelino_do_nascimento.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2023/47/mocao_de_pesar_antonio_angelino_do_nascimento.pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR: Antônio Angelino do Nascimento</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2023/37/oficio_gp_n._01.2023_indicacao_de_pavimentacao_-01.2023.docx</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2023/37/oficio_gp_n._01.2023_indicacao_de_pavimentacao_-01.2023.docx</t>
   </si>
   <si>
     <t>Pedido de pavimentação da Rua Travessa Maria do Carmo da _x000D_
 silva.</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2023/41/oficio_gp_n._01.2023_indicacao_de_pavimentacao_-01.2023.docx</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2023/41/oficio_gp_n._01.2023_indicacao_de_pavimentacao_-01.2023.docx</t>
   </si>
   <si>
     <t>Solicita a pavimentação da Rua Travessa Maria do Carmo da Silva.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -598,68 +598,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2023/45/projeto_de_lei_no_05.2023_nllc_betania.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2023/29/projeto_de_lei_no_010.2023_-_lei_no_855.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2023/32/projeto_de_lei_no_011.2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2023/40/projeto_de_lei_no_16_executivo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2023/42/projeto_de_lei_no_17.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2023/43/projeto_de_lei_no_18.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2023/31/mocao_de_pesar_maria_alves_de_souza.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2023/39/mocao_de_pesar_expedita_pereira_ferraz.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2023/46/mocao_de_pesar_waldevikson_germino_da_silva.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2023/47/mocao_de_pesar_antonio_angelino_do_nascimento.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2023/37/oficio_gp_n._01.2023_indicacao_de_pavimentacao_-01.2023.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2023/41/oficio_gp_n._01.2023_indicacao_de_pavimentacao_-01.2023.docx" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2023/45/projeto_de_lei_no_05.2023_nllc_betania.docx" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2023/29/projeto_de_lei_no_010.2023_-_lei_no_855.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2023/32/projeto_de_lei_no_011.2023.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2023/40/projeto_de_lei_no_16_executivo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2023/42/projeto_de_lei_no_17.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2023/43/projeto_de_lei_no_18.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2023/31/mocao_de_pesar_maria_alves_de_souza.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2023/39/mocao_de_pesar_expedita_pereira_ferraz.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2023/46/mocao_de_pesar_waldevikson_germino_da_silva.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2023/47/mocao_de_pesar_antonio_angelino_do_nascimento.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2023/37/oficio_gp_n._01.2023_indicacao_de_pavimentacao_-01.2023.docx" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2023/41/oficio_gp_n._01.2023_indicacao_de_pavimentacao_-01.2023.docx" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H18"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="13.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="127.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="126.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="217.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>