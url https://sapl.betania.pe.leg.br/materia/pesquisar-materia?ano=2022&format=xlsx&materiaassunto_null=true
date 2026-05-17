--- v0 (2026-02-08)
+++ v1 (2026-05-17)
@@ -51,267 +51,267 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLOL</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária do Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2022/5/projeto_de_lei_006.2022.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2022/5/projeto_de_lei_006.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza ao Poder Executivo,  a administração indireta e o Poder Legislativo a parcelar débitos junto ao RPPS do município de Betânia- FUNPREBE referente a contribuições sociais (patronal e servidor) e demais débitos previdenciários.</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2022/6/p.l_10.2022.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2022/6/p.l_10.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a desafetar e alienar bens públicos móveis que especifica.</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2022/7/projeto_de_lei_-_012-2022_transporte_escolar.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2022/7/projeto_de_lei_-_012-2022_transporte_escolar.pdf</t>
   </si>
   <si>
     <t>Ementa: Regulamenta as atividades de Transporte Escolar no município de Betânia-PE, conforme Portaria nº 002/2009 DENTRAN-PE  e Resolução nº167/2022-TCE-PE.</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2022/8/02_anexo_i_-_conferido_-_projeto_de_lei__-_suplementacao__-_despesa_com_pessoal_-_fms_e_fms_corret.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2022/8/02_anexo_i_-_conferido_-_projeto_de_lei__-_suplementacao__-_despesa_com_pessoal_-_fms_e_fms_corret.pdf</t>
   </si>
   <si>
     <t>Ementa: O poder Executivo abrir crédito adicional suplementar ao Orçamento Geral do Município dá outras providências.</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2022/9/projeto_de_lei_014_-_ldo_de_betania_2023_assinado_digitalmente_1.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2022/9/projeto_de_lei_014_-_ldo_de_betania_2023_assinado_digitalmente_1.pdf</t>
   </si>
   <si>
     <t>Estabelece as diretrizes orçamentárias para o exercício de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2022/10/projeto_de_lei0152022.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2022/10/projeto_de_lei0152022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 706 , de 22 de junho de 2017 e dá outras providências.</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2022/11/projeto_de_lei0162022.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2022/11/projeto_de_lei0162022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 758, de 02 de abril de 2019 e dá outras providências.</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2022/12/proj.017.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2022/12/proj.017.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo abrir crédito adicional suplementar ao Orçamento Geral do Município dá outras providências.</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2022/13/proj.018.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2022/13/proj.018.pdf</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2022/14/proj.019.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2022/14/proj.019.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder Executivo abrir crédito adicional suplementar ao Orçamento Geral do Município dá outras providências.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2022/20/02_betania_-_loa_2023_assinado-copiar.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2022/20/02_betania_-_loa_2023_assinado-copiar.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a despesa do Município para o Exercício de Financeiro de 2023.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2022/21/02_projeto_de_lei__rev._ppa_2023__-betania_assinado-copiar.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2022/21/02_projeto_de_lei__rev._ppa_2023__-betania_assinado-copiar.pdf</t>
   </si>
   <si>
     <t>Atualiza o Plano Plurianual do Município para execução da parcela anual de 2023 e dá outras providências.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2022/22/projeto_de_lei_-_parcelamento_de_debitos_tributaveis_ou_nao_tributaveis_1.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2022/22/projeto_de_lei_-_parcelamento_de_debitos_tributaveis_ou_nao_tributaveis_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o parcelamento de débitos tributáveis com o Município de Betânia e dá outras providências.</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2022/15/projeto_023ok.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2022/15/projeto_023ok.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo abrir Crédito Adicional Suplementar e Crédito Adicional Especial  ao Orçamento Geral do Município dá outras providências.</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2022/16/pjl0242022.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2022/16/pjl0242022.pdf</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2022/17/projeto_de_lei_025_2022.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2022/17/projeto_de_lei_025_2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executiva abrir crédito adicional suplememtar ao Orçamento Geral do Município dá outras providências .</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2022/18/projeto_026_2022.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2022/18/projeto_026_2022.pdf</t>
   </si>
   <si>
     <t>Ementa: Dispõe a utilização dos recursos recebidos pelo Município de Betânia em decorrência de decisões judiciais dá outras providências.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2022/19/pj_de_lei_027.2022.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2022/19/pj_de_lei_027.2022.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO ABRIR CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO GERAL DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2022/23/01_-_projeto_de_lei_028_de_01.12.2022.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2022/23/01_-_projeto_de_lei_028_de_01.12.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza O Poder Executivo  abrir crédito adicional suplementar ao Orçamento Geral do Município dá outras providências.</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2022/24/02_projeto_de_lei_029_de_01.12.2022_-_excesso_de_arrecadacao.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2022/24/02_projeto_de_lei_029_de_01.12.2022_-_excesso_de_arrecadacao.pdf</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2022/25/projeto_de_lei_-_30_-_cria_os_componentes_do_sistema_nacional_de_seguranca_alimentar_e_nutricional_do_municipio_de_betania_2.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2022/25/projeto_de_lei_-_30_-_cria_os_componentes_do_sistema_nacional_de_seguranca_alimentar_e_nutricional_do_municipio_de_betania_2.pdf</t>
   </si>
   <si>
     <t>Cria os componentes do Sistema Nacional de Segurança Alimentar e Nutricional , do Município de Betânia, Estado de Pernambuco, define os parâmetros para elaboração e implementação do Plano Municipal de Segurança Alimentar e Nutricional e dá outras providências.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2022/26/projeto_de_lei_-_31_dispoe_sobre_a_politica_municipal_de_seguranca_alimentar_e_nutricional_e_organiza_o_sistema_nacional_de_seguranca_alimentar_e_nutr_1.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2022/26/projeto_de_lei_-_31_dispoe_sobre_a_politica_municipal_de_seguranca_alimentar_e_nutricional_e_organiza_o_sistema_nacional_de_seguranca_alimentar_e_nutr_1.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Política  Municipal de Segurança Alimentar e Nutricional e organiza o Sistema Nacional de Segurança Alimentar e Nutricional  no âmbito do Município de Betânia.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2022/27/camscanner_12-16-2022_13.02.pdf</t>
+    <t>http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2022/27/camscanner_12-16-2022_13.02.pdf</t>
   </si>
   <si>
     <t>ALTERA O CÓDIGO TRIBUTÁRIO MUNICIPAL - LEI 595/2009, DISPONDO SOBRE A POSSIBILIDADE DE COBRANÇA DA TAXA DE ACONDICIONAMENTO, REMOÇÃO, CONTROLE, TRANSPORTE E DESTINAÇÃO FINAL DO LIXO NAS FATURAS DE CONSUMO E DE OUTROS SERVIÇOS PÚBLICOS.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.betania.pe.leg.br/media/</t>
+    <t>http://sapl.betania.pe.leg.br/media/</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO ABRIR CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO GERAL DO MUNICÍPIO DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -618,68 +618,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2022/5/projeto_de_lei_006.2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2022/6/p.l_10.2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2022/7/projeto_de_lei_-_012-2022_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2022/8/02_anexo_i_-_conferido_-_projeto_de_lei__-_suplementacao__-_despesa_com_pessoal_-_fms_e_fms_corret.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2022/9/projeto_de_lei_014_-_ldo_de_betania_2023_assinado_digitalmente_1.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2022/10/projeto_de_lei0152022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2022/11/projeto_de_lei0162022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2022/12/proj.017.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2022/13/proj.018.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2022/14/proj.019.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2022/20/02_betania_-_loa_2023_assinado-copiar.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2022/21/02_projeto_de_lei__rev._ppa_2023__-betania_assinado-copiar.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2022/22/projeto_de_lei_-_parcelamento_de_debitos_tributaveis_ou_nao_tributaveis_1.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2022/15/projeto_023ok.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2022/16/pjl0242022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2022/17/projeto_de_lei_025_2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2022/18/projeto_026_2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2022/19/pj_de_lei_027.2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2022/23/01_-_projeto_de_lei_028_de_01.12.2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2022/24/02_projeto_de_lei_029_de_01.12.2022_-_excesso_de_arrecadacao.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2022/25/projeto_de_lei_-_30_-_cria_os_componentes_do_sistema_nacional_de_seguranca_alimentar_e_nutricional_do_municipio_de_betania_2.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2022/26/projeto_de_lei_-_31_dispoe_sobre_a_politica_municipal_de_seguranca_alimentar_e_nutricional_e_organiza_o_sistema_nacional_de_seguranca_alimentar_e_nutr_1.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2022/27/camscanner_12-16-2022_13.02.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.betania.pe.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2022/5/projeto_de_lei_006.2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2022/6/p.l_10.2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2022/7/projeto_de_lei_-_012-2022_transporte_escolar.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2022/8/02_anexo_i_-_conferido_-_projeto_de_lei__-_suplementacao__-_despesa_com_pessoal_-_fms_e_fms_corret.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2022/9/projeto_de_lei_014_-_ldo_de_betania_2023_assinado_digitalmente_1.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2022/10/projeto_de_lei0152022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2022/11/projeto_de_lei0162022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2022/12/proj.017.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2022/13/proj.018.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2022/14/proj.019.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2022/20/02_betania_-_loa_2023_assinado-copiar.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2022/21/02_projeto_de_lei__rev._ppa_2023__-betania_assinado-copiar.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2022/22/projeto_de_lei_-_parcelamento_de_debitos_tributaveis_ou_nao_tributaveis_1.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2022/15/projeto_023ok.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2022/16/pjl0242022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2022/17/projeto_de_lei_025_2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2022/18/projeto_026_2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2022/19/pj_de_lei_027.2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2022/23/01_-_projeto_de_lei_028_de_01.12.2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2022/24/02_projeto_de_lei_029_de_01.12.2022_-_excesso_de_arrecadacao.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2022/25/projeto_de_lei_-_30_-_cria_os_componentes_do_sistema_nacional_de_seguranca_alimentar_e_nutricional_do_municipio_de_betania_2.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2022/26/projeto_de_lei_-_31_dispoe_sobre_a_politica_municipal_de_seguranca_alimentar_e_nutricional_e_organiza_o_sistema_nacional_de_seguranca_alimentar_e_nutr_1.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/sapl/public/materialegislativa/2022/27/camscanner_12-16-2022_13.02.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.betania.pe.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H25"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.7109375" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="219.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="218.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="241" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>